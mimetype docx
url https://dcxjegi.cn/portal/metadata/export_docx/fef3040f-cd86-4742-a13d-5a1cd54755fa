--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地理学问题：自然地理区划</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geographical issues: physical geographical zoning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geographical issues: physical geographical zoning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01516</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01516</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01516</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文集主要围绕自然地理区划与景观地理学的理论与方法展开。开篇为纪念地貌学家伊万·谢苗诺维奇·舒金的文章，随后收录了多篇关于类型学与个体区划方法、景观制图、区域自然地理划分以及大比例尺景观区划等主题的学术论文，涵盖高加索、中亚、穆云库姆沙漠、萨哈林及萨马拉弯地区等不同地理单元。文集还包含书评和学术动态报道。本书可供自然地理学、景观学及区域规划领域的科研人员和高校师生参考。</w:t>
+        <w:t xml:space="preserve">This collection mainly focuses on the theories and methods of physical geographical zoning and landscape geography. The beginning is an article commemorating the geomorphologist Ivan Semionovich Shukin, and then includes a number of academic papers on topics such as typology and individual zoning methods, landscape mapping, regional physical geographical division, and large-scale landscape zoning, covering different geographical units such as the Caucasus, Central Asia, the Muyunkum Desert, Sakhalin and Samara Bay regions. The collection also includes book reviews and academic news reports. This book can be used as a reference for scientific researchers and university teachers and students in the fields of physical geography, landscape science and regional planning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：莫扎耶夫（Мозжаев） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1956年 页数：205页 语种：俄文 馆藏条形码：XJLAS RU 70000190</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Mozhayev (Mod оз аев) Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Published: 1956 Pages: 205 pages Language: Russian Collection barcode: XJLAS RU 70000190</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地理学问题：自然地理区划》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Geographical Issues: Natural Geographical Zoning" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《地理学问题：自然地理区划》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地理学问题：自然地理区划》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Geographical Problems: Natural Geographical Zoning" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Geographical Problems: Natural Geographical Zoning" was unchanged and deleted. The data information of "Geographical Problems: Natural Geographical Zoning" was of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/18-2025/09/18</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/18-2025/09/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:28.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 景观学, 自然地理区划</w:t>
+        <w:t xml:space="preserve">Theme:Landscape science, Physical geographical zoning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 地理学问题：自然地理区划. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01516.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Geographical issues: physical geographical zoning. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01516.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>