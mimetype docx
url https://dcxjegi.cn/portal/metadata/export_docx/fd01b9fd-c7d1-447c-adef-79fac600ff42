--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年中亚五国30mDEM数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,712 +127,567 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ASTER GDEM 30米分辨率高程数据来源于NASA，ASTER GDEM数据采用UTM/WGS84投影，数据格式为img栅格影像，数据的值域范围为-300-7445米之间，其垂直精度20米，水平精度30米。本数据为2000年中亚五国区域东经45°-108°，北纬32°-56°范围的DEM数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM（ShuttleRadarTopographyMission）30米分辨率高程数据由美国太空总署（NASA）和国防部国家测绘局（NIMA）联合测量。SRTM系统获取的雷达影像的数据量约为9.8万亿字节，经过两年多的数据处理，制成了数字地形高程模型（DEM），即现在的SRTM3地形产品数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">预处理：利用Arcmap10.2软件打开DEM高程数据，经过栅格计算和再分类计算得到正常海拔值（-227-7050米）的DEM数据，经由中亚五国边界裁剪，得到该数据。 DEM渲染图处理：由预处理后的DEM数据分别生成山体阴影数据（Zfactor=5），山体阴影数据与DEM数据叠加生成DEM渲染图。该渲染图可由用户根据自身需要再加工处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据集利用ASTER GDEM第一版本（V1）的数据进行加工得来，是全球空间分辨率为30米的数字高程数据产品。由于云覆盖，边界堆叠产生的直线，坑，隆起，大坝或其他异常等的影响，ASTER GDEM第一版本原始数据局部地区存在异常，所以由ASTER GDEMV1加工的数字高程数据产品存在个别区域的数据异常现象，可以和全球90米分辨率数字高程数据产品互相补充使用。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.7 GiB</w:t>
+        <w:t xml:space="preserve">data size:2.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 数字高程,  DEM, 数字高程模型</w:t>
+        <w:t xml:space="preserve">Theme:digital elevation, DEM, digital elevation model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土库曼斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,  哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Tajikistan,  Kyrgyzstan,  Uzbekistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,69 +721,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -955,69 +792,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1038,69 +857,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1126,69 +927,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1213,700 +996,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 2000年中亚五国30mDEM数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00550.</w:t>
+        <w:t xml:space="preserve">fang hui. 30mDEM data of five Central Asian countries in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00550.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>