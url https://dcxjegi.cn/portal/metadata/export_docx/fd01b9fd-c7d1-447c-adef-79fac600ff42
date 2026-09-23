--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000年中亚五国30mDEM数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,567 +127,712 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Radar</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEM数字高程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ASTER GDEM 30米分辨率高程数据来源于NASA，ASTER GDEM数据采用UTM/WGS84投影，数据格式为img栅格影像，数据的值域范围为-300-7445米之间，其垂直精度20米，水平精度30米。本数据为2000年中亚五国区域东经45°-108°，北纬32°-56°范围的DEM数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">SRTM（ShuttleRadarTopographyMission）30米分辨率高程数据由美国太空总署（NASA）和国防部国家测绘局（NIMA）联合测量。SRTM系统获取的雷达影像的数据量约为9.8万亿字节，经过两年多的数据处理，制成了数字地形高程模型（DEM），即现在的SRTM3地形产品数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">预处理：利用Arcmap10.2软件打开DEM高程数据，经过栅格计算和再分类计算得到正常海拔值（-227-7050米）的DEM数据，经由中亚五国边界裁剪，得到该数据。 DEM渲染图处理：由预处理后的DEM数据分别生成山体阴影数据（Zfactor=5），山体阴影数据与DEM数据叠加生成DEM渲染图。该渲染图可由用户根据自身需要再加工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据集利用ASTER GDEM第一版本（V1）的数据进行加工得来，是全球空间分辨率为30米的数字高程数据产品。由于云覆盖，边界堆叠产生的直线，坑，隆起，大坝或其他异常等的影响，ASTER GDEM第一版本原始数据局部地区存在异常，所以由ASTER GDEMV1加工的数字高程数据产品存在个别区域的数据异常现象，可以和全球90米分辨率数字高程数据产品互相补充使用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:digital elevation, DEM, digital elevation model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 数字高程,  DEM, 数字高程模型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Turkmenistan,  Tajikistan,  Kyrgyzstan,  Uzbekistan,  Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 土库曼斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -721,51 +866,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -792,51 +955,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -857,51 +1038,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -927,51 +1126,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -996,425 +1213,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:fang hui  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. 30mDEM data of five Central Asian countries in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00550.</w:t>
+        <w:t xml:space="preserve">方晖. 2000年中亚五国30mDEM数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00550.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>