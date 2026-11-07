--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015年4月-9月期间阿姆河下游流域灌溉系统用水计划数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2015年4月-9月阿姆河下游Turkul等15个灌区灌溉用水计划统计数据，每月按上中下旬有3个数值，计量单位m3/s，数据以.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设”（项目编号XDA20000000）提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">无。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">每个地区每月按上中下旬有3个数值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦阿姆河下游 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:11.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">灌溉用水</w:t>
+        <w:t xml:space="preserve">Theme:irrigation water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦,   阿姆河 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Amu Darya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 2015年4月-9月期间阿姆河下游流域灌溉系统用水计划数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00409.</w:t>
+        <w:t xml:space="preserve">liu tie. Water use plan data for irrigation systems in the lower Amu Darya Basin from April to September 2015. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00409.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>