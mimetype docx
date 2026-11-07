--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第七卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VII</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01532</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01532</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01532</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书继续研究我们先辈丰富的遗产，这一遗产由古代杰出科学家和医学家的大量著作，以及我们人民以独特才能和技艺探索其慷慨大地生命多样性而形成的民族经验共同构成。“医学是模仿自然治疗作用的艺术”，古代著名医生希波克拉底写道。东方杰出科学家阿布·阿里·伊本·西那（他为医学史做出了巨大贡献）也宣扬这一思想。研究伟大人物的生平、他们的专业创作和科学遗产，是我们这一代的神圣职责。我们的民族医学遗产是永恒的，数世纪以来它一直照亮着我们的今天。 数千年来，土库曼斯坦极为丰富的植物群一直是治疗各种疾病的不竭源泉。对草药的兴趣至今未减。约有一半的药物制剂来源于植物。现代科学的成就不仅允许扩大已有药用植物的作用谱，而且还能不断将新的品种引入公共卫生实践。科学医学已证明了数百种植物的医疗（治疗）价值，但尽管如此，其中大部分尚未被研究。将植物疗法置于坚实的科学基础之上并赋予其合理性，是我们面临的任务。 人类从自然中获取生活所需的一切。而土库曼的自然富含药用植物。与其他地方相比，我国生长着许多有用的植物，这是任何其他地方的植物都无法比拟的。没有植物源药物或由植物原料制备的药物，现代医疗实践是不可想象的。在我国，为全面可靠地研究土库曼民间医学中使用的药用植物创造了所有条件。 我在科学研究的基础上，考察了民间医学中使用药用植物的习俗、传统及其各种制备方法（这些方法经过我们先辈几个世纪的完善，已达到土库曼民族财富的地位），并通过本书前几卷传递了关于药用植物的科学信息——其根源可追溯到远古时代，以及它们的治疗特性，同时考虑了现代医学的成就和世界经验。我认为，研究我国植物王国中药用植物的民族植物学和民族医学科学方面，是当今一项现实而重要的任务。本书各章节提供了关于107种药用植物的完整而必要的信息，这些植物已被提升到科学医疗的水平，是宝贵的植物源治疗财富。 本书的主要目的是拓宽医务工作者、药用植物原料采集者和储存者关于药用植物的结构、生长地、特征、化学成分、生长条件、医学标准使用，以及采集时间、方法、储存规则及其生态意义的知识。 我将这部出于对故土和人民的无限热爱、对祖先独特经验（他们与自然和谐相处）的深切敬仰而写成的著作，献给对我国丰富的植物王国及其民间医学古老传统感兴趣的广大读者。 翻阅本书的书页，您将感受到植物魔法世界、纯净自然泉水和太阳所赋予的力量与幸福。我相信，这本书将成为您可靠而善良的顾问；它将告诉您如何利用土库曼自然慷慨的治疗力量为您造福，并帮助您多年保持健康、年轻和美丽。 希望这本书能成为您真正而善良的顾问，告诉您如何利用土库曼自然慷慨的治疗力量，并帮助您多年保持健康、年轻和美丽。翻阅它的书页，请想象神奇的草药、花朵、植物、纯净的自然泉水和阳光的世界如何赋予您力量和喜悦！ 愿您的每一天都因我们慷慨的大自然而温暖，我们每个人都是它的一部分。 祝您永远健康！</w:t>
+        <w:t xml:space="preserve">This book continues the study of the rich heritage left by our ancestors, a heritage composed of the numerous works of outstanding ancient scientists and physicians, as well as the accumulated experience of our people, who, through their unique talents and skills, explored the diversity of life across their generous homeland. “Medicine is the art of imitating nature’s healing action,” wrote the renowned ancient physician Hippocrates. This idea was also championed by the distinguished Eastern scholar Abu Ali Ibn Sina (Avicenna), who made an immense contribution to the history of medicine. Studying the lives of these great figures, their professional accomplishments, and their scientific legacy is a sacred duty of our generation. Our national medical heritage is eternal, and for centuries its light has continued to illuminate the present day. For thousands of years, the extraordinarily rich flora of Turkmenistan has served as an inexhaustible source of remedies for a wide variety of diseases. Interest in medicinal herbs has never diminished. Approximately half of all pharmaceutical preparations are derived from plants. The achievements of modern science not only make it possible to expand the range of applications of already known medicinal plants, but also allow the continual introduction of new species into public health practice. Scientific medicine has demonstrated the therapeutic value of hundreds of plant species, yet despite this, most of them remain insufficiently studied. Establishing phytotherapy on a solid scientific foundation and providing it with a rational basis are among the important tasks that stand before us. Human beings obtain everything necessary for life from nature. The natural environment of Turkmenistan is especially rich in medicinal plants. Compared with other regions, our country is home to numerous useful plant species that are unparalleled elsewhere. Modern medical practice would be unimaginable without plant-derived medicines or pharmaceutical products produced from botanical raw materials. In our country, all necessary conditions have been created for the comprehensive and reliable study of medicinal plants used in Turkmen folk medicine. Drawing upon scientific research, I have examined the customs, traditions, and various methods of preparing medicinal plants used in folk medicine, methods that our ancestors refined over centuries and elevated to the status of a treasured component of Turkmen national heritage. Throughout the previous volumes of this work, I have presented scientific information on medicinal plants, whose roots extend back to ancient times, together with their therapeutic properties, while taking into account the achievements of modern medicine and international experience. I believe that the study of the ethnobotanical and ethnomedical aspects of medicinal plants within our national flora is an important and highly relevant task today. The chapters of this volume provide complete and essential information on 107 medicinal plant species that have attained a scientifically recognized therapeutic status and constitute a valuable source of plant-derived medicinal resources. The principal purpose of this book is to broaden the knowledge of healthcare professionals, collectors and custodians of medicinal plant raw materials, regarding the structure, habitats, characteristics, chemical composition, growth conditions, standardized medical applications, collection periods and methods, storage requirements, and ecological significance of medicinal plants. I dedicate this work, written out of boundless love for my homeland and its people and inspired by deep admiration for the unique experience of our ancestors, who lived in harmony with nature, to all readers interested in our country’s rich plant kingdom and the ancient traditions of its folk medicine. As you turn the pages of this book, you will experience the strength and happiness bestowed by the magical world of plants, pure natural springs, and sunlight. I am confident that this book will become a reliable and benevolent adviser. It will show you how to make use of the generous healing powers of Turkmen nature for your benefit and help you remain healthy, youthful, and beautiful for many years. I hope this book will become a truly kind and trustworthy adviser, showing you how to harness the healing generosity of Turkmen nature and helping you preserve your health, youth, and beauty for many years to come. As you turn its pages, imagine a world of wondrous herbs, flowers, plants, pure natural springs, and sunlight, and how that world can fill you with strength and joy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2015年 页数： 342页 语种：英文 馆藏条形码：SD2692</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2015 Pages: 342 pages Language: English Collection barcode: SD2692</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第七卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume 7 "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第七卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第七卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 7 of Medicinal Plants of Turkmenistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Volume 7 of Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/15-2025/09/15</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/15-2025/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">90.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:90.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第七卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01532.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan VII. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01532.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>