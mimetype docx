--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西伯利亚地理文集第9辑</w:t>
+        <w:t xml:space="preserve">Siberian Geography Collection, Volume 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏共第二十四次代表大会为苏联科学提出的重大任务，激励着西伯利亚地理学家研究我国东部地区的自然与经济特征。这些地区的开发是建设苏联共产主义物质技术基础这一总问题的重要组成部分。近年来，科学工作者和实践工作者的注意力集中在克拉斯诺亚尔斯克边疆区的南部。根据苏共第二十四次代表大会关于1971—1975年苏联国民经济发展五年计划的指示，这里计划依托叶尼塞河的廉价电力和当地原料资源建设一个大型国民经济综合体。已开工建设的萨彦水电站装机容量为640万千瓦，将成为世界上最大的水电站。苏共第二十四次代表大会的决议还计划在克拉斯诺亚尔斯克边疆区南部建设铝厂和车辆厂、大型铸钢厂、有色金属加工企业以及电工、轻工和食品工业企业。该地区有利的气候和肥沃的土壤为发展多部门农业创造了条件。 鉴于上述前景，研究米努辛斯克盆地的自然特征具有重要意义。不了解自然环境，就不可能进行合理的国民经济建设。С. П.阿尔特完成的米努辛斯克盆地景观地貌条件研究不仅具有科学价值，而且具有直接的实践意义，因为它让人们了解了在未来几年将开展大规模经济建设的地区。他所编制的地图可用于制定进一步发展农业和开发新土地的方案，以及评估土地的生产潜力。 从长远开发的角度看，西西伯利亚低地同样是一个重要地区，这里正在建设以石油、天然气和木材资源利用为基础的大型国民经济综合体。对于解决这一综合体的基本经济问题而言，交通系统具有重大意义，其中除了铁路和公路外，还包括水路。在评价西西伯利亚低地水路优势时，考察河流水流在河道和河岸形成与改造以及河床变迁中的作用具有重要作用。И. Б.彼得罗夫在其研究中着重探讨了额尔齐斯河下游的地形形成作用。在过去的300年中，这条河的河道曾多次改变，有些地方偏移了1.7公里。为了规划和实施交通、水利建设以及工业和居民点建设等措施，需要获得河流附近斜坡发展和河道过程的可靠数据。不仅需要了解已经发生的过程，还需要对其在可预见未来的发展进行预测。在审视所面临的问题时，作者力求揭示河道过程表现形式与其决定因素之间的多种联系，并确定和描述河道过程的类型。 西伯利亚在未来仍将是苏联最重要的矿产资源富集区之一。由于大量矿床分布广阔、储量规模和有用组分品位各不相同，制定合理的矿产资源国民经济评价方法具有重大意义。不同学科都在研究这一问题，并取得了一定成果，但距离完全和最终解决还有很大差距。在《矿产资源经济地理评价经验》一文中，И. Л.萨维利耶娃试图为解决这一重要的国民经济问题找到自己的方法。她提出的方法基础是标准企业利用同类原料的成本和资本投入，同时引入了反映被评价资源在国民经济利用中区域特征的修正系数。 尽管东部地区的大型工业早已占据首要地位，但在目前和可预见的未来，西伯利亚仍将发挥重要农业区的作用。由于经济发展条件和方向取决于当地自然和经济特征，因此不仅从部门角度，而且从区域角度研究农业问题都具有重要意义。西伯利亚地理学家的这一方向以Б. М.伊什穆拉托夫的工作为代表，他以伊尔库茨克州为例考察了农业发展的区域特征。他基于土地利用特点，揭示了作物布局、农业地域组织、劳动力装备水平，并进而揭示了农业生产盈利能力和农业专门化的地域差异。这项工作为东西伯利亚条件下的农业发展指明了方向。 总体而言，本文集反映了西伯利亚地理学家研究兴趣的广泛性和多样性，以及他们工作的实践和理论意义。地理研究应为制定东部地区开发计划提供依据。编委会希望本文集的出版能为解决这一共同任务做出贡献。</w:t>
+        <w:t xml:space="preserve">The major tasks set for Soviet science by the 24th Congress of the Communist Party of the Soviet Union inspired Siberian geographers to study the natural and economic characteristics of the eastern regions of our country. The development of these regions constitutes an important component of the overall task of building the material and technical foundation of communism in the Soviet Union. In recent years, the attention of both scientists and practitioners has been focused on the southern part of Krasnoyarsk Krai. In accordance with the directives of the 24th Congress of the CPSU concerning the Five-Year Plan for the Development of the Soviet National Economy in 1971-1975, a large territorial production complex is planned here, based on the inexpensive hydroelectric power of the Yenisei River and local raw material resources. The Sayan Hydroelectric Power Station, already under construction and designed with an installed capacity of 6.4 million kilowatts, will become the largest hydroelectric station in the world. The resolutions of the 24th Congress of the CPSU also provide for the construction in southern Krasnoyarsk Krai of aluminum and vehicle manufacturing plants, a large steel foundry, nonferrous metal processing enterprises, as well as electrical engineering, light-industry, and food-industry enterprises. The region's favorable climate and fertile soils create conditions for the development of diversified agriculture. In view of these prospects, the study of the natural characteristics of the Minusinsk Basin is of great importance. Without an understanding of the natural environment, rational national economic development is impossible. The study of the landscape and geomorphological conditions of the Minusinsk Basin completed by S. P. Alt is valuable not only from a scientific standpoint but also from a practical one, since it provides insight into a region where extensive economic development will take place in the coming years. The maps he compiled can be used in preparing plans for the further development of agriculture and the reclamation of new lands, as well as for assessing the productive potential of land resources. From the standpoint of long-term development, the West Siberian Lowland is also an important region, where a large national economic complex based on the utilization of oil, natural gas, and timber resources is being established. Transportation plays a crucial role in solving the basic economic problems of this complex, and this includes not only railways and highways but also waterways. In assessing the advantages of water transport in the West Siberian Lowland, it is important to examine the role of river flow in the formation and transformation of river channels and banks, as well as in channel migration processes. In his research, I. B. Petrov focused on the geomorphological effects of the lower reaches of the Irtysh River. Over the past 300 years, the river's channel has changed many times, shifting by as much as 1.7 kilometers in certain locations. Reliable data on slope development near rivers and channel processes are required for planning and implementing transportation projects, hydraulic engineering works, industrial facilities, and residential settlements. It is necessary not only to understand processes that have already occurred but also to forecast their development in the foreseeable future. In addressing these issues, the author seeks to reveal the diverse relationships between the manifestations of channel processes and the factors that determine them, as well as to identify and describe various types of channel processes. Siberia will continue to be one of the Soviet Union's most important regions rich in mineral resources. Because numerous deposits are widely distributed and differ significantly in reserve size and ore grade, the development of sound methods for the national economic evaluation of mineral resources is of great importance. Scholars from various disciplines are studying this issue and have achieved certain results, but a complete and definitive solution remains far off. In the article “Experience in the Economic-Geographical Evaluation of Mineral Resources,” I. L. Savelyeva attempts to develop her own approach to addressing this important national economic problem. Her method is based on the costs and capital investments incurred by a standard enterprise using comparable raw materials, while also introducing correction coefficients that reflect the regional characteristics of the resource being evaluated in its utilization within the national economy. Although large-scale industry in the eastern regions has long occupied a leading position, Siberia will continue to play the role of an important agricultural region both at present and in the foreseeable future. Since the conditions and directions of economic development depend on local natural and economic characteristics, the study of agricultural issues is important not only from a sectoral perspective but also from a regional one. This line of research among Siberian geographers is represented by the work of B. M. Ishmuratov, who examined the regional characteristics of agricultural development using Irkutsk Oblast as an example. Based on patterns of land use, he identified differences in crop distribution, the territorial organization of agriculture, labor equipment levels, and, consequently, regional variations in agricultural profitability and specialization. This work points the way toward agricultural development under the conditions of Eastern Siberia. Overall, this collection reflects the breadth and diversity of the research interests of Siberian geographers, as well as the practical and theoretical significance of their work. Geographical research should serve as a foundation for the formulation of development plans for the eastern regions. The editorial board hopes that the publication of this collection will contribute to the solution of this common task. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. П.阿尔贝格, П. В.彼得罗夫, П. Л.斯帕斯利耶娃, В. М.纳米鲁拉托夫（С. П. Альберг, П. В. Петров, П. Л. Спасльева, В. М. Намируратов） 出版社：Издательство «Наука», Сибирское отделение 出版地：新西伯利亚 出版年：1974年 页数：191页 语种：俄文 馆藏条形码：XJLAS RU 70001905</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): С.П. Alberg, Pers.В. Petrov, Pers.Л. Spaslieva, Wa.М. Namulatov (С.П.Альберг, П.В.Петров, П.Л.Спасльева, В.М.Намируратов） Published by: 丨 зд а т е льс тво « н аук а», С ибирс к о е о т д е л е н и е Published: Novosibirsk Publication year: 1974 Pages: 191 pages Language: Russian Collection barcode: XJLAS RU 70001905</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《西伯利亚地理文集第9辑》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of the "Collection of Siberian Geography, Series 9" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《西伯利亚地理文集第9辑》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《西伯利亚地理文集第9辑》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Siberian Geographical Collection Series 9" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the "Siberian Geographical Collection Series 9" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/14-2025/07/14</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/14-2025/07/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">126.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:126.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西伯利亚,  农业,  矿产,  河道,  米努辛斯克盆地</w:t>
+        <w:t xml:space="preserve">Theme:Agricultural, River, Mineral, Minusinsk Basin, Siberia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1974</w:t>
+        <w:t xml:space="preserve">Time:1974</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 西伯利亚地理文集第9辑. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02068.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Siberian Geography Collection, Volume 9. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02068.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>