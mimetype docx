--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文化景观条件下湖泊类型变化</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Changes in lake types under cultural landscape conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Changes in lake types under cultural landscape conditions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01671</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01671</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01671</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书在人为因素（包括流域开发、工农业生产发展及湖滨休闲利用）影响下，对水化学类型各异的湖泊状况变化进行了研究。重点探讨了流域径流物质组成形成问题，将其视为水系统-水体之间联系的重要环节。书中还展示了利用人工曝气消除湖泊生态系统不良变化的可能性。</w:t>
+        <w:t xml:space="preserve">This book studies changes in lake conditions with different water chemical types under the influence of human factors (including watershed development, industrial and agricultural production development, and lakeside leisure utilization). The formation of runoff material composition in the basin is mainly discussed and regarded as an important link in the connection between water system and water body. The book also demonstrates the possibility of using artificial aeration to eliminate adverse changes in lake ecosystems. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г.С.希尔克罗特（Г.С. Шилькрот） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1979年 页数：159页 语种：俄文 馆藏条形码：XJLAS RU 70001997 分类号：УДК 577.472(28) (911.5/.7)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.С. Hillcrot (丨.С.Шилькрот） Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1979 Pages: 159 pages Language: Russian Collection barcode: XJLAS RU 70001997 Classification No.: У п б 577.472(28) (911.5/.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《文化景观条件下湖泊类型变化》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Changes in Lake Types under Cultural Landscape Conditions" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《文化景观条件下湖泊类型变化》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《文化景观条件下湖泊类型变化》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Changes in Lake Types under Cultural Landscape Conditions" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Changes in Lake Types under Cultural Landscape Conditions" were not changed and deleted."Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/06-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/06-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:13.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 人工曝气,  流域开发, 湖泊</w:t>
+        <w:t xml:space="preserve">Theme:Artificial aeration, Basin development, Lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖沼学 </w:t>
+        <w:t xml:space="preserve">Subject:Limnology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 文化景观条件下湖泊类型变化. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01671.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Changes in lake types under cultural landscape conditions. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01671.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>