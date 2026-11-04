--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦鱼类第一卷</w:t>
+        <w:t xml:space="preserve">Kazakhstan Fish Volume 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为五卷本《哈萨克斯坦鱼类》的第一卷，系统总结了共和国淡水水域的鱼类区系资料。书中描述了哈萨克斯坦水域鱼类的研究史及其现代鱼类区系的形成特点，给出了共和国的鱼类地理区划，并提供了圆口类（七鳃鳗）以及鲟形目、鲱形目、鲑形目和狗鱼目鱼类在分类地位、形态、生物学、分布、数量和经济价值等方面的原创性资料和文献综述。</w:t>
+        <w:t xml:space="preserve">This book is the first volume of the five-volume "Fish of Kazakhstan", which systematically summarizes the fish fauna data in the freshwater waters of the Republic. The book describes the research history of fish in the waters of Kazakhstan and the formation characteristics of modern fish fauna, gives the geographical division of fish in the Republic, and provides original information and literature review on the classification status, morphology, biology, distribution, quantity and economic value of roundmouth (lampreys) and fish of sturgeon, herringformes, salmoniformes and pike. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В.П.米特罗法诺夫, Г.М.杜克拉韦茨, Н.Е.佩谢里基等（В. П. Митрофанов, Г. М. Дукравец, Н. Е. Песериди и др.） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1986年 页数：271页 语种：俄文 分类号：УДК 597</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.П. Mitrofanov, 丨.М. Dukravec, Un.Е. Pesericki et al.П.Митрофанов, Г.М.Дукравец, Н.Е.Песериди и др.） Published by: А зда тельс тво «Наук а» К а з а в Р с к ой С С С Published: Almaty Publication year: 1986 Pages: 271 pages Language: Russian Classification No.: У п б 597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦鱼类第一卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Volume 1 of Fisheries of Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦鱼类第一卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦鱼类第一卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 1 of Kazakhstan Fish" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Volume 1 of Kazakhstan Fish" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/07-2025/07/07</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/07-2025/07/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Kazakhstan Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:43.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 圆口类,  狗鱼目,  鱼类,  鲑形目,  鲟形目,  鲱形目, 淡水水域</w:t>
+        <w:t xml:space="preserve">Theme:Roundmouth, Icichthys, Fish, Salmoniformes, Acipenformes, Herringformes, Freshwater waters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">动物学 </w:t>
+        <w:t xml:space="preserve">Subject:Zoology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986</w:t>
+        <w:t xml:space="preserve">Time:1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦鱼类第一卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01809.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Kazakhstan Fish Volume 1. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01809.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>