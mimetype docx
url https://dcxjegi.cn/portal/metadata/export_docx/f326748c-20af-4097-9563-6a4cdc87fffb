--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第十一卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan XI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan XI</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01540</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01540</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01540</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">百科全书《土库曼斯坦药用植物》第十一卷，是对我们先辈最丰富遗产研究的延续，涵盖了古代在土库曼土地上生活和创作的杰出科学家和医家的大量著作，并基于土库曼人民以其特殊才能和技艺理解其慷慨大地多样性的经验。在本书中，我尝试发掘我国本土自然中在民间医学中广泛应用的特有植物物种的药用特性。 我以科学方式考察了民间医学中关于药用植物的习俗、传统及其各种制备方法（这些方法经过我们先辈几个世纪的提升已达到土库曼民族遗产的水平），并考虑到世界药物治疗学最新发展的成就，在前几卷中依据从古至今的科学教育资料，向人民传递了大量关于植物源药物的知识。本卷各章汇集了关于118种药用植物的可靠数据，这些植物已被提升到符合科学原则的医学治疗水平，是宝贵的植物源治疗财富。 土库曼斯坦的植物群以其独特的丰富性著称，数世纪以来一直是治疗各种疾病的不竭源泉。研究那些为我们的民族医学奠定基础的伟大人物的生平、专业创作和科学遗产，是我们这一代的神圣职责。我们的民族医学科学与实践遗产是永恒的；它的光芒穿越数个世纪照耀着我们的今天。现代科学的成就不仅允许扩大已有药用植物的作用谱，还能逐步将新植物物种引入医疗实践。科学医学已证明数百种植物的治疗效益，但其中大部分仍未被研究。将植物疗法建立在坚实的科学基础上，使其合理化——这些都是我们面临的任务。 人类从自然中获取生活所需的一切。而土库曼的自然非常富饶，生长着大量药用植物。如果将我们的土地与其他地方相比，这里生长着许多有用的植物，是任何其他地方都无法混淆的。没有植物源药物或由植物原料制备的药物，现代医疗实践是不可想象的。在我国，为全面可靠准确地研究土库曼民间医学中使用的药用植物提供了所有条件。 本书的目的不仅限于增进医务工作者、植物源药用原料采集者和储存者关于药用植物的结构、栖息地、分布、化学成分、生长条件、实际应用、采集时间、方法和储存规则及其生态意义的知识。本书还面向对我国丰富的植物世界及其古老传统感兴趣的广大读者。 我相信这本书将成为您可靠的助手和善良的顾问，它将告诉您如何利用土库曼自然慷慨的治疗力量造福于人，并帮助您多年保持健康、年轻和美丽。愿土库曼大自然造福于人类健康的源泉永不枯竭！</w:t>
+        <w:t xml:space="preserve">The eleventh volume of the encyclopedia Medicinal Plants of Turkmenistan continues the study of the rich heritage left by our ancestors. This heritage encompasses the numerous works of outstanding scientists and physicians who lived and worked on Turkmen soil in ancient times, as well as the experience accumulated by the Turkmen people through their unique talents and skills in understanding the diversity of their generous homeland. In this volume, I have sought to reveal the medicinal properties of indigenous plant species that are widely used in folk medicine and occur naturally within our country. Using a scientific approach, I have examined the customs, traditions, and various methods of preparing medicinal plants in folk medicine, methods that have, through centuries of refinement by our ancestors, become part of the national heritage of the Turkmen people. Taking into account the latest achievements in global pharmacotherapy, and drawing upon scientific and educational materials accumulated from antiquity to the present day, I have presented extensive knowledge about plant-derived medicines throughout the previous volumes of this work. The chapters of this volume contain reliable information on 118 medicinal plant species that have attained a scientifically validated level of medical application and represent a valuable source of plant-based therapeutic resources. The flora of Turkmenistan is renowned for its exceptional richness and has served for centuries as an inexhaustible source of remedies for a wide range of diseases. Studying the lives, professional achievements, and scientific legacies of the great figures who laid the foundations of our national medical tradition is a sacred duty of our generation. The scientific and practical heritage of our traditional medicine is eternal; its light continues to illuminate our present day across the centuries. The achievements of modern science not only make it possible to broaden the therapeutic applications of known medicinal plants but also allow the gradual introduction of new plant species into medical practice. Scientific medicine has demonstrated the therapeutic value of hundreds of plant species, although the majority remain insufficiently studied. Establishing phytotherapy on a firm scientific foundation and providing it with a sound scientific rationale are among the important tasks that stand before us. Human beings obtain everything necessary for life from nature. The natural environment of Turkmenistan is exceptionally rich and supports a vast number of medicinal plants. Compared with other regions, our land possesses many useful plant species that are distinctive and cannot be confused with those found elsewhere. Modern medical practice would be unimaginable without plant-derived medicines or pharmaceutical preparations made from botanical raw materials. In our country, all the necessary conditions have been established for the comprehensive, reliable, and accurate study of medicinal plants used in Turkmen folk medicine. The purpose of this book is not limited to expanding the knowledge of healthcare professionals, collectors and custodians of medicinal plant raw materials, regarding the structure, habitats, distribution, chemical composition, growth conditions, practical applications, collection periods and methods, storage regulations, and ecological significance of medicinal plants. It is also intended for all readers interested in the rich plant world of our country and its ancient traditions. I am confident that this book will become a reliable assistant and a kind adviser. It will show you how to make use of the generous healing power of Turkmen nature for the benefit of humanity and help you maintain your health, youthfulness, and beauty for many years to come. May the life-giving source of health that Turkmen nature bestows upon humanity never run dry! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2019年 页数： 343页 语种：英文 馆藏条形码：SD2696</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2019 Pages: 343 pages Language: English Collection barcode: SD2696</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第十一卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan, Volume 11" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第十一卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第十一卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 11 of" Medicinal Plants of Turkmenistan "was electronically processed. In accordance with the requirements of the national standard" GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources,"the data information of" Volume 11 of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/19-2025/09/19</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/19-2025/09/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">298.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:298.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第十一卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01540.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan XI. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01540.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>