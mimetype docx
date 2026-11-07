--- v0 (2026-08-27)
+++ v1 (2026-11-07)
@@ -2,860 +2,713 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">白鑫滩岩浆型镍铜矿床的锆石（U-Th）/He和磷灰石裂变径迹分析数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Zircon (U-Th)/He and apatite fission track analysis data from the Baixintan magmatic nickel-copper deposit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zircon (U-Th)/He and apatite fission track analysis data from the Baixintan magmatic nickel-copper deposit</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01841</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01841</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01841</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">地质</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含锆石和磷灰石 U-Pb 分析，磷灰石裂变径迹分析，锆石 (U-Th)/He分析和热历史反演模拟数据，数据以pdf格式存储，内容描述了分析样品制备流程、样品分析分析仪器与方法、建模参数设置、以及分析数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">940.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:940.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">PDF格式</w:t>
+        <w:t xml:space="preserve">data format:PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">锆石,  磷灰石,  裂变径迹</w:t>
+        <w:t xml:space="preserve">Theme:Apatite, Fission track, Zircon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">白鑫滩,   东天山 </w:t>
+        <w:t xml:space="preserve">Place:East Tianshan,  Baixintan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -889,69 +742,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,69 +813,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1061,69 +878,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1149,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1236,700 +1017,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">项敦峰 </w:t>
+        <w:t xml:space="preserve">contributors:xiang dun feng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">项敦峰   </w:t>
+        <w:t xml:space="preserve">author:xiang dun feng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">项敦峰. 白鑫滩岩浆型镍铜矿床的锆石（U-Th）/He和磷灰石裂变径迹分析数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01841.</w:t>
+        <w:t xml:space="preserve">xiang dun feng. Zircon (U-Th)/He and apatite fission track analysis data from the Baixintan magmatic nickel-copper deposit. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01841.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>