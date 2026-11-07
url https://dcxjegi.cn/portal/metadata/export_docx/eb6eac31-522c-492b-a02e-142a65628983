--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,665 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Standardized Precipitation-Evapotranspiration Index (SPEI) 1901-2021</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">全球标准化降水-蒸散指数（SPEI）1901-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Standardized Precipitation-Evapotranspiration Index (SPEI) 1901-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SPEI 数据来自全球 SPEI 数据库（SPEIbase v2.9），该数据库基于气候研究单位时间序列 4.07 版（CRU TS 4.07）数据集生成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">全球 SPEI 数据库（SPEIbase v2.9）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:358.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">358.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF文件</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SPEI,  数据库, 全球</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1901-2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1901-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +880,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +969,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1052,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1140,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1227,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li tao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李涛   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:bao anming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">包安明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li tao. Global Standardized Precipitation-Evapotranspiration Index (SPEI) 1901-2021. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">李涛. 全球标准化降水-蒸散指数（SPEI）1901-2021. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Tao, Song Fengjiao, De Cock Andrée, De Maeyer Philippe, Bao Jiayu, Yuan Ye, Naibi Sulei, Bao Anming, Ho Long Tuan, Goethals Peter. Global disparities in rural and urban population exposure to compound drought and heatwave events[J]. NPJ Climate &amp; Atmospheric Science, 2025, 8, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>