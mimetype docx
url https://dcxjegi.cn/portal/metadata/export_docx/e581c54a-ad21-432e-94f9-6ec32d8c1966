--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015年中亚大湖区基础社会经济数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,927 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据总结了2015年中亚五国(哈萨克斯坦、吉尔吉斯斯坦、塔吉克斯坦、乌兹别克斯坦和土库曼斯坦)农业以及社会经济现状。本数据来源于中亚五国统计年鉴，包括总人口、耕地面积、粮食生产面积、GDP、农业GDP占总GDP比重、工业GDP占总GDP比重、森林面积等六个要素。详细的统计了中亚五国六个社会经济要素的情况。通过统计可以看出中亚五国六个要素之间各有侧重。本数据为项目提供了基础数据，便于后续分析中亚生态与社会的情况，为项目数据分析提供了数据支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚五国社会经济2015年度统计数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.6 KiB</w:t>
+        <w:t xml:space="preserve">data size:9.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工业, 农业, 人口</w:t>
+        <w:t xml:space="preserve">Theme:industrial, agricultural, population</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 , 统计学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science , statistically </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦,  乌兹别克斯坦,  塔吉克斯坦,  哈萨克斯坦,  吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Uzbekistan,  Tajikistan,  Kazakhstan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1081,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1170,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1253,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1341,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1428,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁   </w:t>
+        <w:t xml:space="preserve">author:liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 2015年中亚大湖区基础社会经济数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00113.</w:t>
+        <w:t xml:space="preserve">liu tie. 2015 Basic Socio-Economic Data Set of the Great Lakes Region of Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>