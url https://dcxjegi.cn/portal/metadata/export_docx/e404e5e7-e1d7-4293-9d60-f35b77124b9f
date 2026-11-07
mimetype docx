--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">喀斯特及其国民经济意义</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Karst and Its National Economic Significance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Karst and Its National Economic Significance</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02357</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02357</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02357</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Karst research in the Central Ural region has been weak for a long time. Although special surveys have been carried out in some areas, combined with drilling and geophysical exploration work, areas with strong karst development have been delineated, the thickness of karstified rock layers has been determined, the distribution of groundwater levels has been ascertained, and structural fracture zones and buried erosion cutting zones have been discovered. Geological structural characteristics, but relevant data are scattered in documents, archives and collections, making it very difficult to use. At the same time, in areas where soluble carbonate rocks and sulfate rocks are widely distributed, it is difficult for any economic construction activity to succeed if it ignores karst conditions, because the karst process affects almost every field of human production and social activities (Апро д о в озд е н кий, 1948, 1954; а й н ев, 1940;Со к оло в, 1962). This research is the first comprehensive summary of the Central Ural Karst. The research is based on the analysis and collation of a large number of literature materials, and combined with the author's field investigation results along multiple routes across the Ural Mountains, a systematic study of the karst development characteristics in this area was carried out. The author mainly discusses the practical significance of karst from the aspects of water conservancy engineering, transportation engineering, industrial and civil buildings, and water supply issues. Among them, water supply issues are one of the most prominent natural resource and engineering geological issues in the Central Ural region. In addition, the author pays special attention to the relationship between karst phenomena and mineral resource development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. Г. 奇基舍夫 (А. Г. Чикишев) 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1964年 页数：193页 语种：俄文 分类号：УДК 551.44 馆藏条形码：XJLAS RU 70000735</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.Г. Chikishev (А.Г.Чикишев) Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1964 Pages: 193 pages Language: Russian Classification No.: У п б 551.44 Collection barcode: XJLAS RU 70000735</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《喀斯特及其国民经济意义》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Karst and Its National Economic Significance" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《喀斯特及其国民经济意义》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《喀斯特及其国民经济意义》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Karst and Its National Economic Significance" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Karst and Its National Economic Significance" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">119.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:119.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 国民经济, 喀斯特</w:t>
+        <w:t xml:space="preserve">Theme:National economy, Karst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1964</w:t>
+        <w:t xml:space="preserve">Time:1964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 喀斯特及其国民经济意义. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02357.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Karst and Its National Economic Significance. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02357.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>