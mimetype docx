--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,969 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆地表水库时空分布数据集（1942-2022）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者基于2022年Sentinel-2数据提取了新疆维吾尔自治区面积大于0.001 km2的地表水库空间分布范围，并结合县志、年鉴等资料收集水库的属性信息，主要包括水库的名称、经纬度、平均高程、建成时间、总库容和最大面积、流域等，并根据水利工程标准和库容将水库分为大、中、小型水库。结果显示，截至2022年，新疆累计建造水库804座，总库容24.16 km3。其中，大、中、小型水库分别为37、175、592座，平原水库和山区水库各461、343座。1980年以后，大型山区水库的占比显著增加。本数据集包括：（1）1942-2022年新疆水库分布的空间数据；（2）水库属性数据，包括水库的名称、面积、库容、建成时间、高程、位置和所在流域等属性记录。数据集存储为.shp和.xlsx格式，由9个数据文件组成，数据量为21.4 MB（压缩为1个文件，5.86 MB）。</w:t>
+        <w:t xml:space="preserve">Based on Sentinel-2 data in 2022, the author extracted the spatial distribution range of surface reservoirs with an area of more than 0.001 km2 in Xinjiang Uygur Autonomous Region, and collected attribute information of the reservoir based on county chronicles, yearbooks and other data, mainly including the name, latitude and longitude, average elevation, completion time, total storage capacity and maximum area, river basin, etc., and divided the reservoir into large, medium and small reservoirs according to water conservancy engineering standards and storage capacity. The results show that as of 2022, a total of 804 reservoirs have been built in Xinjiang, with a total storage capacity of 24.16 km3. Among them, there are 37, 175, and 592 large, medium and small reservoirs respectively, and 461 and 343 are plain and mountainous reservoirs respectively. After 1980, the proportion of large mountainous reservoirs increased significantly. This dataset includes: (1) spatial data of reservoir distribution in Xinjiang from 1942 to 2022;(2) reservoir attribute data, including attribute records such as the reservoir's name, area, storage capacity, completion time, elevation, location and basin. The dataset is stored in.shp and.xlsx formats and consists of 9 data files with a data volume of 21.4 MB (compressed into 1 file, 5.86 MB). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sentinel-2数据。</w:t>
+        <w:t xml:space="preserve">Sentinel-2 data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:5.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:.shp and.xlsx formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Projection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空间分布,  水库</w:t>
+        <w:t xml:space="preserve">Theme:spatial distribution, reservoir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1087,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1170,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1258,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1345,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力 </w:t>
+        <w:t xml:space="preserve">contributors:li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力   </w:t>
+        <w:t xml:space="preserve">author:li jun li  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李均力. 新疆地表水库时空分布数据集（1942-2022）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.01.01.V1.</w:t>
+        <w:t xml:space="preserve">li jun li. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.01.01.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">李爽爽, 李均力, 都伟冰. 新疆地表水库时空分布数据集（1942-2022）[J]. 全球变化数据仓储电子杂志（中英文）, 2025, 1, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>