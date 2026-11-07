--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水文问题研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research on hydrological problems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research on hydrological problems</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02342</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02342</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02342</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本论文集收录了关于乌克兰小河流域地表与地下径流形成条件、人类经济活动对河流径流的影响、以及小流域降水特征等方面的研究成果。 部分文章致力于探讨测量方法及实验数据的处理。 本论文集面向广大的水文学家、水利及农业领域的专家。</w:t>
+        <w:t xml:space="preserve">This paper collects research results on the formation conditions of surface and underground runoff in small river basins in Ukraine, the impact of human economic activities on river runoff, and precipitation characteristics in small watersheds. Some articles are devoted to discussing measurement methods and experimental data processing. This thesis is aimed at a wide range of hydrologists, experts in the fields of water conservancy and agriculture. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г.И.什韦查(Г.И.Швеца) 出版社：Гидрометеологическое Издателъство 出版地：列宁格勒 出版年：1965年 页数：107页 语种：俄文 分类号：УДК 551.48 馆藏条形码：XJLAS RU 70026177</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.И. Shvecha (丨.И.Швеца) Published by: 丨 и дроме т е о л о г иче ско е здат е л с тво Place of publication: Leningrad Publication year: 1965 Pages: 107 pages Language: Russian Classification No.: У п б 551.48 Collection barcode: XJLAS RU 70026177</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《水文问题研究》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Research on Hydrology Issues" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《水文问题研究》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《水文问题研究》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Research on Hydrology Issues" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Research on Hydrology Issues" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">54.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:54.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 人类活动影响, 流域特征</w:t>
+        <w:t xml:space="preserve">Theme:Influence of human activities, Watershed features</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然环境保护学 </w:t>
+        <w:t xml:space="preserve">Subject:Natural environmental protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 水文问题研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02342.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Research on hydrological problems. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02342.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>