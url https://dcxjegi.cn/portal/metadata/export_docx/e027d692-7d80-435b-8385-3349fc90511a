--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦具有全球重要性的湿地：田吉兹-科尔加尔任湖泊系统（第2卷）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书评估了哈萨克斯坦关键湿地——田吉兹-科尔加尔任湖泊系统的生态与自然保护价值，涵盖水文、地质、气候、土壤、植被、动物多样性及生态系统保护建议，首次在哈萨克斯坦开展此类综合研究。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С.Н. 叶罗霍夫（Ерохов С.Н.，责任主编） 出版社：Проон 出版地：阿斯塔纳 出版年：2007年 页数：286页 语种：俄文 ISBN号：9965-9007-4-4 馆藏条形码：XJLASRU70026110</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦具有全球重要性的湿地：田吉兹-科尔加尔任湖泊系统》（第2卷）的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦具有全球重要性的湿地：田吉兹-科尔加尔任湖泊系统》（第2卷）进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦具有全球重要性的湿地：田吉兹-科尔加尔任湖泊系统》（第2卷）的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/02-2025/05/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/02-2025/05/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">58.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:58.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生态系统,  生物多样性, 湿地,  自然保护,  候鸟栖息地</w:t>
+        <w:t xml:space="preserve">Theme:ecosystem, Biological Diversity, wetland, nature conservation, Migratory Bird habitat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚,   哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦具有全球重要性的湿地：田吉兹-科尔加尔任湖泊系统（第2卷）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01072.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Wetlands of global importance in Kazakhstan: The Tengiz-Korgarzen Lake System (Volume 2). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>