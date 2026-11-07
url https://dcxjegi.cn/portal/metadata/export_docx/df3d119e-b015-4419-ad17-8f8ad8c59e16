--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990、2000、2010年塔吉克斯坦1：10万土地利用数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含1990年塔吉克斯坦土地利用数据、2000年塔吉克斯坦土地利用数据和2010年塔吉克斯坦土地利用数据；此数据反映了1990-2010塔吉克斯坦范围内的土地利用情况，投影方式采用GCS_WGS1984。数据源采用1989-1991年度、1999-2002年、2009-2012年前后的TM遥感数据和Google earth数据，利用ARCGIS、ERDAS软件工具，进行预处理和半自动人工解译，实地调查和高精度数据验证后获得，土地利用分类依据国土资源部立项研究制定《土地利用现状分类》国家标准，采用两级分类系统30个类型对数据进行分类。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1989-1991年度TM遥感数据； 1999-2002年度TM遥感数据； 2009-2012年度TM遥感数据 Google earth数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">依据国土资源部立项研究制定《土地利用现状分类》国家标准，使用ARCGIS、ERDAS软件工具，选取对应年代的TM数据，数据预处理，对遥感影像进行了土地利用/覆被分类和信息人工解译，并利用野外考察资料对提取的结果进行了实地验证。。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">整个作业流程均遵守国家相关标准，数字化误差控制在2个像素以内，保证了矢量数据能真实反映地物形态和属性信息，数据精确度高达99%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/11/05-2010/11/05</w:t>
+        <w:t xml:space="preserve">collect time:2010/11/05-2010/11/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">321.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:321.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 2000 2010</w:t>
+        <w:t xml:space="preserve">Time:1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  李宏 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  li hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李宏   </w:t>
+        <w:t xml:space="preserve">author:li hong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,李宏. 1990、2000、2010年塔吉克斯坦1：10万土地利用数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00260.</w:t>
+        <w:t xml:space="preserve">chen xi, li hong. Tajikistan 1: 100,000 land use data in 1990, 2000 and 2010. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00260.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>