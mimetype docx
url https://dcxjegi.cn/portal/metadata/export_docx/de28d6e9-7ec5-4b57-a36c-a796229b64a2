--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚自然地理概览（第二版，增补版）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是苏联地理学家Э. М.穆尔扎耶夫（Э. М. Мурзаев）关于中亚地区自然地理的综合研究著作，第二版在1947年初版基础上全面修订。内容涵盖中亚（吉尔吉斯、乌兹别克、塔吉克和土库曼四个共和国）的地形、气候、冰川、水文、景观形成阶段及分区描述，新增“地理名称系统”“景观形成阶段”“山地冰川”等章节，并更新插图与文献数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А. 格里戈里耶夫（А. А. Григорьев） 出版社：Государственное издательство геологической литературы 出版地：莫斯科 出版年：1957年 页数：269页 语种：俄文 馆藏条形码：XJLASRU70001887</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚自然地理概览》（第二版，增补版）的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中亚自然地理概览》（第二版，增补版）进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚自然地理概览（第二版，增补版）》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/01-2025/05/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/01-2025/05/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:36.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 自然地理, 地形与气候,  地理名称学</w:t>
+        <w:t xml:space="preserve">Theme:physical geography, Topography and climate, geographical nomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1957</w:t>
+        <w:t xml:space="preserve">Time:1957</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚自然地理概览（第二版，增补版）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01022.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Overview of the Physical Geography of Central Asia (Second Edition, Supplement Edition). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>