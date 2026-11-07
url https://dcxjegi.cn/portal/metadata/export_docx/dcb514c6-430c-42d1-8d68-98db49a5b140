--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年中亚天山帕米尔高原冰川编目数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰雪资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacial tundra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据选用2000年前后Landsat TM/ETM+遥感数据和Google earth数据作为数据源，经过平面矫正与正射校正后，采用波段比值阈值法自动提取，提取了天山和帕米尔高原2000年的冰川解译结果，再经过重要地区实地考察验证和高精度数据辅助人工验证方法，误差经过多次修正，得到了中亚天山和帕米尔高原2000年的冰川编目数据集。数据集包含Randolph冰川编码、GLIMS编码、遥感数据起始截至时期、冰川坐标、冰川海拔、冰川面积、坡度、朝向、最大长度和冰川类型等15个属性要素。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年前后Landsat TM遥感数据； Google earth数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用波段比值阈值法，辅助人工修订和重要地区考察验证。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">所得到的解译结果，经过实地验证和高精度验证，误差经过多次修正。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚天山帕米尔高原 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">31.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:31.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t xml:space="preserve">Theme:glaciers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚天山帕米尔高原 </w:t>
+        <w:t xml:space="preserve">Place:Pamirs Plateau of Tianshan Mountains in Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:liu shi yin,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银   </w:t>
+        <w:t xml:space="preserve">author:liu shi yin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,陈曦. 2000年中亚天山帕米尔高原冰川编目数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00387.</w:t>
+        <w:t xml:space="preserve">liu shi yin, chen xi. Glacier cataloging data set on the Pamirs Plateau of Tianshan Mountains in Central Asia in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00387.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>