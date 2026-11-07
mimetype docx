--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">哈萨克斯坦北部与西部的植被与植物区系</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,630 +127,834 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">这是一本调查哈萨克斯坦北部与西部的植被与植物区系的俄文版书籍，</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1987年由哈萨克斯坦科学院出版。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原版图书经过高清扫描，未翻译。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1987/01/01-1987/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987/01/01-1987/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦北部和西部 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:62.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子文本</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation, vegetation flora</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被,  植被区系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science , Botany </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 , 植物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1987</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +988,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1077,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1160,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,425 +1335,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:yu yao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余瑶   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:wu hao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴淼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Vegetation and flora in northern and western Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00295.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦北部与西部的植被与植物区系. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00295.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>