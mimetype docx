--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中西伯利亚</w:t>
+        <w:t xml:space="preserve">central Siberian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部关于中西伯利亚自然地理的区域性专著，系统介绍了该地区的地质历史与矿产、地形、气候、水文、土壤、植被和动物界等自然要素。全书按自然地理区划进行分区描述，涵盖北部冻原带、森林冻原与稀疏林带、中央西伯利亚泰加林带及中央雅库特地区，并对各区域内的重要地理单元（如贝兰加山脉、普托拉纳高原、通古斯盆地、勒拿河三角洲、中央雅库特低地等）进行了详细阐述。书末附有参考文献、动植物名称索引及地名索引，是一部兼具系统性和实用性的区域地理参考书。</w:t>
+        <w:t xml:space="preserve">This book is a regional monograph on the physical geography of Central Siberia. It systematically introduces the geological history and natural elements such as minerals, topography, climate, hydrology, soil, vegetation and animal kingdom of the region. The book is divided into regions according to natural geographical divisions, covering the northern tundra zone, forest tundra and sparse forest belts, central Siberian Taiga zone and central Yakut region, and important geographical units in each region (such as the Belanga Mountains, Putorana Plateau, Tunguska Basin, Lena River Delta, Central Yakut Lowland, etc.) are elaborated. There are references, animal and plant name index and place name index at the end of the book. It is a systematic and practical regional geographical reference book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ю. П.帕尔穆津（Ю. П. Пармузин） 出版社：Издательство социально-экономической литературы «Мысль» 出版地：莫斯科 出版年：1964年 页数：308页 语种：俄文 馆藏条形码：XJLAS RU 70001853</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.П. Palmuzin (.П.Пармузин） Published by: 丨 зда т е л ь с тво с о р и а л ь н о-к о н о м иче с к ой л и т е р а тур ы « А ы с л ь» Published: Moscow Publication year: 1964 Pages: 308 pages Language: Russian Collection barcode: XJLAS RU 70001853</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中西伯利亚》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Central Siberia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中西伯利亚》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中西伯利亚》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Central Siberia" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Central Siberia" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:43.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 冻原带,  动物界,  土壤,  地形,  植被,  气候,  水文,  矿产, 地质历史</w:t>
+        <w:t xml:space="preserve">Theme:Tundra zone, Animal kingdom, Soil, Terrain, Vegetation, Climate, Hydrological, Mineral, Geological history</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1964</w:t>
+        <w:t xml:space="preserve">Time:1964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中西伯利亚. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01797.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. central Siberian. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01797.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>