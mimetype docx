--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005年新疆1:25万土地覆被数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括林地、草地、湿地、耕地、人工表面、其他等6个一级类型和38个二级类型，以1:10万新疆地形图、1:100万新疆土地利用数据、1:100万新疆草地资源数据、1:100万新疆林地资源数据、新疆地区30米分辨率的2005年度TM数据、空间格网精度不低于30米的DEM数据等为数据源，在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成。各类型的定义和代码含义见本数据文档。给数据较能全面反映新疆2005年度土地覆被/土地利用现状情况，结合2000、2010年两期新疆土地覆被数据可反映新疆近10年来的土地覆被变化情况，为新疆土地利用研究和国家宏观决策提供科学数据支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. 1:100万新疆土地利用数据； 2. 30米分辨率的2005年度TM数据； 3. 30米分辨率的DEM数据； 4.辅助数据1:100万新疆草地资源数据（矢量），1:100万新疆林地资源数据（矢量）； 5. 2004-2005年实地考察定位获取的照片和记录资料。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成的。主要环节： 基于1:100万新疆土地利用数据作为基本底图，作为制图的框架数据和控制基础； 基于2005年前后1-2年时间范围内的TM影像数据，通过叠加空间格网精度不低于30米的DEM数据，生成正射影像图，利用遥感影像分析软件Ecognition对正射图进行遥感解译，实现不同土地覆被类型的属性划分和制图； 在上述3种数据的基础上，结合人工目视判读，野外实地考察成果，进行全数字成图。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">样区尺度的土地覆盖的一级类别总精度&gt;95%，二级类别总精度85%，森林、灌木的二级类别精度分别达到85%，其它单类别的最低精度&gt;65%；每个气候分区的二级类别总精度达到85%；变化检测二级类别总精度大于72%，单类别的最低精度&gt;42%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">322.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:322.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土地覆被, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:land cover, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,700 +1089,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新 </w:t>
+        <w:t xml:space="preserve">contributors:wu shi xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新. 2005年新疆1:25万土地覆被数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00381.</w:t>
+        <w:t xml:space="preserve">wu shi xin. Xinjiang land cover data of 1: 250,000 in 2005. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00381.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>