--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2005年新疆1:25万土地覆被数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包括林地、草地、湿地、耕地、人工表面、其他等6个一级类型和38个二级类型，以1:10万新疆地形图、1:100万新疆土地利用数据、1:100万新疆草地资源数据、1:100万新疆林地资源数据、新疆地区30米分辨率的2005年度TM数据、空间格网精度不低于30米的DEM数据等为数据源，在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成。各类型的定义和代码含义见本数据文档。给数据较能全面反映新疆2005年度土地覆被/土地利用现状情况，结合2000、2010年两期新疆土地覆被数据可反映新疆近10年来的土地覆被变化情况，为新疆土地利用研究和国家宏观决策提供科学数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1. 1:100万新疆土地利用数据； 2. 30米分辨率的2005年度TM数据； 3. 30米分辨率的DEM数据； 4.辅助数据1:100万新疆草地资源数据（矢量），1:100万新疆林地资源数据（矢量）； 5. 2004-2005年实地考察定位获取的照片和记录资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成的。主要环节： 基于1:100万新疆土地利用数据作为基本底图，作为制图的框架数据和控制基础； 基于2005年前后1-2年时间范围内的TM影像数据，通过叠加空间格网精度不低于30米的DEM数据，生成正射影像图，利用遥感影像分析软件Ecognition对正射图进行遥感解译，实现不同土地覆被类型的属性划分和制图； 在上述3种数据的基础上，结合人工目视判读，野外实地考察成果，进行全数字成图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">样区尺度的土地覆盖的一级类别总精度&gt;95%，二级类别总精度85%，森林、灌木的二级类别精度分别达到85%，其它单类别的最低精度&gt;65%；每个气候分区的二级类别总精度达到85%；变化检测二级类别总精度大于72%，单类别的最低精度&gt;42%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:322.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">322.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land cover, land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 土地覆被, 土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,425 +1519,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wu shi xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴世新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wu shi xin. Xinjiang land cover data of 1: 250,000 in 2005. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00381.</w:t>
+        <w:t xml:space="preserve">吴世新. 2005年新疆1:25万土地覆被数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00381.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>