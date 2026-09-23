--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1970-2007年逐日10km分辨率气象变化数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是新疆1970-2007年逐日10km分辨率气象变化数据集，气象数据包括降水（prec1970-2007）,相对湿度（rhum1979-2007）,短波辐射（srad1979-2007），平均温度(tavg1970-2008)，最大温度(tmax1979-2007)，最小温度(tmin1979-2007)，BASEMAPS数据包括坡度(slope)，坡向(aspect)，高程(elev)，粘土壤土沙土(silt,sand,clay)含量，二氧化碳数据(co2)等。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆地区气候数据以及BASEMAPS数据，气象数据主要来自再分析数据CFSR、MERRA、CRU。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据在Arcgis10.2软件中经过批量处理裁切后得到本数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">精度为10km遥感影像数据</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1970/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:2.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 坡度, 气温,  坡向,  降水,  二氧化碳</w:t>
+        <w:t xml:space="preserve">Theme:slope, temperature, slope direction, precipitation, carbon dioxide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007</w:t>
+        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛   </w:t>
+        <w:t xml:space="preserve">author:zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,陈曦. 新疆1970-2007年逐日10km分辨率气象变化数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00137.</w:t>
+        <w:t xml:space="preserve">zhang chi, chen xi. Daily 10-km resolution meteorological change data set in Xinjiang from 1970 to 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00137.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>