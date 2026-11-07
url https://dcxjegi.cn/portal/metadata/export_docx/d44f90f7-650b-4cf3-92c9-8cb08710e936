--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦北部的林地与树种</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Forest land and tree species in northern Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forest land and tree species in northern Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02317</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02317</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02317</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书系统研究哈萨克斯坦北部及中部森林生态系统的特征与管理策略。第一部分探讨北哈萨克斯坦森林资源的经济利用科学基础，包括带状松林的生态特性及哈萨克丘陵地的森林类型分类。第二部分分析主要树种的生物学特性，如欧洲赤松的种内变异、西伯利亚冷杉的形态变异，以及桦树和山杨的物候特征。第三部分研究森林经营技术，包括抚育采伐对光合作用的影响、人工林密度调控，以及除草剂使用对林下植被的影响。</w:t>
+        <w:t xml:space="preserve">This book systematically studies the characteristics and management strategies of forest ecosystems in northern and central Kazakhstan. The first part discusses the scientific basis for economic utilization of forest resources in North Kazakhstan, including the ecological characteristics of belt pine forests and the classification of forest types in Kazakh hilly lands. The second part analyzes the biological characteristics of major tree species, such as intraspecific variation of Pinus sylvestris, morphological variation of Siberian fir, and phenological characteristics of birch and poplar. The third part studies forest management techniques, including the impact of tending logging on photosynthesis, plantation density regulation, and the impact of herbicide use on understory vegetation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. А. Алексеев（В. А.阿列克谢耶夫） 出版社：Издательство «НАУКА» Ленинградское отделение 出版地：列宁格勒 出版年：1974年 页数：180页 语种：俄文 馆藏条形码：XJLAS RU 70018679</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.А.Алексеев（В.А. Alekseyev) Published by: 丨 зд а т е льс тво « 丨 АУ к о т д е н и нгра д с к о е о т д е л е н и е н и е Place of publication: Leningrad Publication year: 1974 Pages: 180 pages Language: Russian Collection barcode: XJLAS RU 70018679</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦北部的林地与树种》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Forest Land and Tree Species in Northern Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦北部的林地与树种》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦北部的林地与树种》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Forest Land and Tree Species in Northern Kazakhstan" were electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Forest Land and Tree Species in Northern Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">103.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:103.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 森林生态学, 森林植被区划</w:t>
+        <w:t xml:space="preserve">Theme:Forest ecology, Forest vegetation zoning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">森林经理学 </w:t>
+        <w:t xml:space="preserve">Subject:Forest management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1974</w:t>
+        <w:t xml:space="preserve">Time:1974</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakh Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦北部的林地与树种. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02317.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Forest land and tree species in northern Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02317.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>