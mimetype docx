--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东方学家眼中的地中海</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Mediterranean Sea in the Eyes of Orientalists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Mediterranean Sea in the Eyes of Orientalists</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01636</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01636</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01636</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是东方学家Р.Г.兰达关于地中海地区的人文地理考察著作。书中以伊斯坦布尔为起点，依次记述了对塞浦路斯、马耳他、克里特、西西里以及直布罗陀、加的斯等地的见闻与思考，将历史传说与现实观察交织在一起，展现了地中海作为东西方文明交汇之地的多元文化图景。作者以东方学研究的视角，审视了该地区的历史遗产、民族构成、宗教传统及当代社会风貌，并对相关现象进行了总结性的分析与反思。全书兼具学术随笔与旅行记述的特点，适合对地中海区域文化、历史与地理感兴趣的读者阅读。</w:t>
+        <w:t xml:space="preserve">This book is a work of human geographical observation and analysis of the Mediterranean region by the orientalist R. G. Landa. Beginning in Istanbul, the author recounts his travels, observations, and reflections on Cyprus, Malta, Crete, Sicily, Gibraltar, Cádiz, and other locations. By weaving together historical legends and firsthand observations of contemporary life, he presents a rich multicultural portrait of the Mediterranean as a meeting place of Eastern and Western civilizations. From the perspective of Oriental studies, the author examines the region's historical heritage, ethnic composition, religious traditions, and contemporary social landscape, while also offering analytical reflections and general conclusions on the phenomena he observes. Combining the qualities of scholarly essays and travel writing, the book is well suited to readers interested in the culture, history, and geography of the Mediterranean world. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Р.Г.兰达（Р.Г. Ланда） 出版社：Издательство «Наука», Главная редакция восточной литературы 出版地：莫斯科 出版年：1979年 页数：185页 语种：俄文 馆藏条形码：XJLAS RU 70002040</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): R.Г. Randa (R.Г.Ланда） Published by: 丨 зд а т е льс т в о « 丨 а у к а», 丨 л а в н а я р е д а к н и я в о с т очн ой л и т е р а т у ры Published: Moscow Publication year: 1979 Pages: 185 pages Language: Russian Collection barcode: XJLAS RU 70002040</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《东方学家眼中的地中海》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Mediterranean in the Eyes of Orientalists" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《东方学家眼中的地中海》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《东方学家眼中的地中海》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Mediterranean in the Eyes of Orientalists" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Mediterranean in the Eyes of Orientalists" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/01-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/01-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">地中海地区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 区域文化地理, 地中海</w:t>
+        <w:t xml:space="preserve">Theme:Regional cultural geography, Mediterranean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography , human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地中海地区 </w:t>
+        <w:t xml:space="preserve">Place:Mediterranean region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 东方学家眼中的地中海. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01636.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. The Mediterranean Sea in the Eyes of Orientalists. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01636.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>