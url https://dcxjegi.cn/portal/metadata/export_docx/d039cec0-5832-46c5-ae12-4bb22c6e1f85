--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年塔吉克斯坦土壤有机污染物数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,1018 +88,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年科研人员在对塔吉克斯坦野外调查的基础上，采集了20份土壤样品，按照土壤有机污染物测定相关方法和标准分析测试土壤有机污染物数据，包括多环芳烃和有机氯农药等39个污染物含量指标，数据反映了塔吉克斯坦不同海拔高度的土壤有机污染物的浓度。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年塔吉克斯坦野外调查采集的典型区（不同海拔570-4656 m）代表性土壤样品20个。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集，在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">按照土壤有机污染物测定相关方法和标准执行。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2011/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:39.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 有机污染物, 表层土壤</w:t>
+        <w:t xml:space="preserve">Theme:organic pollutants, surface soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 土壤化学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , soil chemical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1133,69 +775,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1222,69 +846,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1305,69 +911,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1393,69 +981,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1480,775 +1050,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  赵中华 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  zhao zhong hua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  ,  赵中华   </w:t>
+        <w:t xml:space="preserve">author:li jin ,  zhao zhong hua  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,赵中华. 2011年塔吉克斯坦土壤有机污染物数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.013.2021.</w:t>
+        <w:t xml:space="preserve">chen xi, zhao zhong hua. Soil organic pollutant data in Tajikistan in 2011. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.013.2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>