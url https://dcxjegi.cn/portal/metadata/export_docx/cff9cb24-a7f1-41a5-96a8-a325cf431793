--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦孢子植物志第5卷第3册</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著系统整理了哈萨克斯坦境内分布的1032种球壳孢目真菌，涵盖63个属。本册重点完成了球壳孢科(Sphaeropsidaceae)、丛赤壳科(Nectrioidaceae)、细座霉科(Leptostromataceae)和Excipulaceae科共34属410种真菌的分类学描述，标志着哈萨克斯坦球壳孢目真菌研究的全面完成。研究详细记载了各物种的拉丁文鉴别特征、寄主植物受害症状及其在哈萨克斯坦的地理分布，包含81幅显微结构图和7张分类对比表。特别指出该类真菌中既存在危害农作物的病原菌，也包含参与物质循环的腐生菌，具有重要生态意义，为真菌学、植物病理学及农林领域的科研教学人员提供了权威的分类学工具书。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：З. М. 贝佐娃（З. М. Бызова），М. П. 瓦夏吉娜（М. П. Васягина），Н. Г. 杰耶娃（Н. Г. Деева），Б. К. 卡雷姆别托夫（Б. К. Калымбетов），Н. Ф. 皮萨廖娃（Н. Ф. Писарева），С. Р. 施瓦茨曼（С. Р. Шварцман） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1970年 页数：556页 语种：俄文 分类号：УДК 582.288</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物志第5卷第3册》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦孢子植物志第5卷第3册》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物志第5卷第3册》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">44.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:44.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">球壳孢科,  植物病原真菌</w:t>
+        <w:t xml:space="preserve">Theme:Sphaerosporaceae, plant pathogenic fungi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌学 </w:t>
+        <w:t xml:space="preserve">Subject:mycology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970</w:t>
+        <w:t xml:space="preserve">Time:1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物志第5卷第3册. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00912.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of Kazakhstan Volume 5, Volume 3. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00912.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>