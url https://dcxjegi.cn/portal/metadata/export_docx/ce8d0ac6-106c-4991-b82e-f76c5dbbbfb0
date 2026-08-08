--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,855 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过融合Swin Transformer 多尺度语义分析与DiffusionEdge 边缘精细化算法，成功从10 米分辨率 Sentinel-2 影像中提取出高精度耕地地块。该数据集以Shapefile (SHP) 格式提供，基于CGCS2000 坐标系，共包含2019年67万多个和2023年69万多个地块，相较于现有栅格数据，其提供了更精确的地块边界和准确的拓扑关系，能更详细可靠地反映新疆耕地的空间分布与结构特征。这一可靠数据集为分析耕地破碎化与规模化、制定农业战略、优化灌溉施肥、土地利用规划决策、确定耕地整理优化方向及支持农业生产结构转型升级提供了坚实基础。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10米哨兵-2影像数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) 获取研究区域的哨兵-2 图像。(2) 对哨兵-2 图像进行预处理。用于保证遥感图像的质量。(3) 训练模型并建立新疆地块级矢量数据集。(4) 应用地块级矢量数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">像素级精度比较 精确率（Precision）为91.40%，测试集的召回率（Recall）为97.26%，交并比（IoU）为89.11%，总体精度（OA）达94.69%。 对象级精度比较 我们用三个全球指标展示了模型的性能： GOC、GUC 和 GTC。具体来说，0.12 的 GOC 值表明测试集中的过度分割程度极低。GUC 值为 0.15，表明整个数据集中很少出现分割不足的情况。此外，0.17 的 GTC 值也相对较低。总体而言，这些结果凸显了该模型减少过度分割和分割不足的能力，实现了较高的分类准确性和耕地地块的精确划分。不过，我们承认某些类型的错误仍然存在。例如，在形状不规则或细长的地块中可能会出现过度分割，尤其是当单块田地内存在明显的光谱异质性时。相反，在光谱特征相似或边界对比度较弱的相邻区域，则更有可能出现分割不足的情况。 预测偏差： 分析表明，预测模型在估算耕地总面积时存在一定偏差。具体而言，预测的耕地面积为 70.5 千公顷，而实际样本面积为 65.3 千公顷，预测偏差为 7.79%。在耕地平均面积方面，预测值为 14.05 公顷，实际样本值为 13.13 公顷，预测偏差为 7.01%。在耕地地块数量方面，预测值为 5016 块。相比之下，实际样本数为 4 973 块，因此预测结果与样本结果之间存在 0.8%的微小偏差。总体而言，耕地数量、总面积和平均耕地面积的预测结果略高于样本结果，这表明预测模型表现出相对乐观的偏差。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">142.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:142.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.shp格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> CGCS2000 </w:t>
+        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> CGCS2000  </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">耕地,  地块</w:t>
+        <w:t xml:space="preserve">Theme:cultivated land, plot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2023</w:t>
+        <w:t xml:space="preserve">Time:2019 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -884,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -973,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1056,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1144,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1231,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜,  吴炜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng,  wu wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜   </w:t>
+        <w:t xml:space="preserve">author:wang wei sheng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜,吴炜. Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.6084/m9.figshare.28210715.v1.</w:t>
+        <w:t xml:space="preserve">wang wei sheng, wu wei. Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.6084/m9.figshare.28210715.v1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>