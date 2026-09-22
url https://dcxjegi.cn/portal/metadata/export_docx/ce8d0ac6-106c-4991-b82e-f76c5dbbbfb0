--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,665 +2,855 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">通过融合Swin Transformer 多尺度语义分析与DiffusionEdge 边缘精细化算法，成功从10 米分辨率 Sentinel-2 影像中提取出高精度耕地地块。该数据集以Shapefile (SHP) 格式提供，基于CGCS2000 坐标系，共包含2019年67万多个和2023年69万多个地块，相较于现有栅格数据，其提供了更精确的地块边界和准确的拓扑关系，能更详细可靠地反映新疆耕地的空间分布与结构特征。这一可靠数据集为分析耕地破碎化与规模化、制定农业战略、优化灌溉施肥、土地利用规划决策、确定耕地整理优化方向及支持农业生产结构转型升级提供了坚实基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">10米哨兵-2影像数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">(1) 获取研究区域的哨兵-2 图像。(2) 对哨兵-2 图像进行预处理。用于保证遥感图像的质量。(3) 训练模型并建立新疆地块级矢量数据集。(4) 应用地块级矢量数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">像素级精度比较 精确率（Precision）为91.40%，测试集的召回率（Recall）为97.26%，交并比（IoU）为89.11%，总体精度（OA）达94.69%。 对象级精度比较 我们用三个全球指标展示了模型的性能： GOC、GUC 和 GTC。具体来说，0.12 的 GOC 值表明测试集中的过度分割程度极低。GUC 值为 0.15，表明整个数据集中很少出现分割不足的情况。此外，0.17 的 GTC 值也相对较低。总体而言，这些结果凸显了该模型减少过度分割和分割不足的能力，实现了较高的分类准确性和耕地地块的精确划分。不过，我们承认某些类型的错误仍然存在。例如，在形状不规则或细长的地块中可能会出现过度分割，尤其是当单块田地内存在明显的光谱异质性时。相反，在光谱特征相似或边界对比度较弱的相邻区域，则更有可能出现分割不足的情况。 预测偏差： 分析表明，预测模型在估算耕地总面积时存在一定偏差。具体而言，预测的耕地面积为 70.5 千公顷，而实际样本面积为 65.3 千公顷，预测偏差为 7.79%。在耕地平均面积方面，预测值为 14.05 公顷，实际样本值为 13.13 公顷，预测偏差为 7.01%。在耕地地块数量方面，预测值为 5016 块。相比之下，实际样本数为 4 973 块，因此预测结果与样本结果之间存在 0.8%的微小偏差。总体而言，耕地数量、总面积和平均耕地面积的预测结果略高于样本结果，这表明预测模型表现出相对乐观的偏差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:142.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">142.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp格式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:cultivated land, plot</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">耕地,  地块</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +884,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +973,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1056,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,425 +1231,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wang wei sheng,  wu wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王伟胜,  吴炜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:wang wei sheng  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王伟胜   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wang wei sheng, wu wei. Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.6084/m9.figshare.28210715.v1.</w:t>
+        <w:t xml:space="preserve">王伟胜,吴炜. Parcel-level vector data for scaled land utilization analysis in Xinjiang based on remote sensing image. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.6084/m9.figshare.28210715.v1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>