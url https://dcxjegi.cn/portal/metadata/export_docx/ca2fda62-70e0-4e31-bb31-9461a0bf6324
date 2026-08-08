--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,947 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">库尔勒香梨孔雀河绿洲生境保护与可持续发展案例</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">库尔勒市阿瓦提乡位于新疆维吾尔自治区塔里木盆地东北边缘，是典型的荒漠-绿洲生境。库尔勒香梨2005年进入国家地理标志产品保护名录，2020年进入中国-欧盟地理标志产品相互保护首批保护清单，是新疆果业的支柱之一。本研究通过库尔勒香梨孔雀河绿洲案例，开发了与库尔勒香梨相关的自然环境与社会经济等数据，以期对库尔勒香梨可持续发展与生态环境保护提供数据与知识支持。该案例数据集包括：1）案例及其周边地区的边界数据（案例区-香梨核心产区、阿瓦提乡、孔雀河绿洲、库尔勒市）；（2）自然地理数据（气象、高程、土壤、地表水与地下水、NDVI等）；（3）库尔勒香梨品种、栽培规范与地理标志产品数据；（4）库尔勒香梨管理数据。数据集存储格式为.shp、.tif、.xlsx、.docx、PDF，由62个数据文件组成，数据量为631 MB（压缩为1个文件150 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤理化数据来源：库尔勒市阿瓦提乡库尔勒香梨核心产区内采集了不同土层的土壤样本，并进行了土壤理化性质分析。此次土壤样品取样点均匀分布于库尔勒香梨核心产区范围内，均使用土钻以每20 cm 为分层对100 cm 深度土层进行取样，样品由中国科学院新疆生态与地理研究所所级公共技术中心进行分析。 水质分析数据来源：库尔勒市阿瓦提乡库尔勒香梨核心产区的香梨种植灌溉水进行样本采集，样本分为地表水与地下水。水体样品也由中国科学院新疆生态与地理研究所所级公共技术中心进行分析。 库尔勒孔雀河绿洲归一化植被指数数据来自哨兵2 号卫星L2A 数据。 库尔勒香梨要符合国家标准《地理标志产品 库尔勒香梨》（GB/T19859—2005）[5]的规定。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">加工处理方法见：桂东伟, 范敬龙, 邵士铭, 霍金龙, 李伯騛, 张峰, 侯建祝, 排祖拉·里提甫, 刘哲敏, 田海生, 刘闯. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例[J/DB/OL]. 全球变化数据仓储电子杂志(中英文), 2022. https://doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">154.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:154.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">库尔勒香梨,  案例,  生境,  可持续发展,  地理标志产品</w:t>
+        <w:t xml:space="preserve">Theme:Korla fragrant pear, case, habitat, sustainable development, geographical indication products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,   孔雀河 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  kongquehe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -976,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1065,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1148,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1236,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1323,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛,  范敬龙 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei,  fan jing long </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛,范敬龙. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei, fan jing long. A case study of habitat protection and sustainable development in Korla Fragrant Pear Kongque River Oasis. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟*, 范敬龙, 邵士铭, 霍金龙*, 李伯騛, 张峰, 侯建祝, 排祖拉·里提甫, 刘敏哲, 田海生. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例[J]. Global Change Data Repository, 2022, 9, (05). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>