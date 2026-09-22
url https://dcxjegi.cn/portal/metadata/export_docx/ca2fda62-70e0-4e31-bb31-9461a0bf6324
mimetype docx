--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,665 +2,947 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">库尔勒香梨孔雀河绿洲生境保护与可持续发展案例</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">库尔勒市阿瓦提乡位于新疆维吾尔自治区塔里木盆地东北边缘，是典型的荒漠-绿洲生境。库尔勒香梨2005年进入国家地理标志产品保护名录，2020年进入中国-欧盟地理标志产品相互保护首批保护清单，是新疆果业的支柱之一。本研究通过库尔勒香梨孔雀河绿洲案例，开发了与库尔勒香梨相关的自然环境与社会经济等数据，以期对库尔勒香梨可持续发展与生态环境保护提供数据与知识支持。该案例数据集包括：1）案例及其周边地区的边界数据（案例区-香梨核心产区、阿瓦提乡、孔雀河绿洲、库尔勒市）；（2）自然地理数据（气象、高程、土壤、地表水与地下水、NDVI等）；（3）库尔勒香梨品种、栽培规范与地理标志产品数据；（4）库尔勒香梨管理数据。数据集存储格式为.shp、.tif、.xlsx、.docx、PDF，由62个数据文件组成，数据量为631 MB（压缩为1个文件150 MB）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">土壤理化数据来源：库尔勒市阿瓦提乡库尔勒香梨核心产区内采集了不同土层的土壤样本，并进行了土壤理化性质分析。此次土壤样品取样点均匀分布于库尔勒香梨核心产区范围内，均使用土钻以每20 cm 为分层对100 cm 深度土层进行取样，样品由中国科学院新疆生态与地理研究所所级公共技术中心进行分析。 水质分析数据来源：库尔勒市阿瓦提乡库尔勒香梨核心产区的香梨种植灌溉水进行样本采集，样本分为地表水与地下水。水体样品也由中国科学院新疆生态与地理研究所所级公共技术中心进行分析。 库尔勒孔雀河绿洲归一化植被指数数据来自哨兵2 号卫星L2A 数据。 库尔勒香梨要符合国家标准《地理标志产品 库尔勒香梨》（GB/T19859—2005）[5]的规定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">加工处理方法见：桂东伟, 范敬龙, 邵士铭, 霍金龙, 李伯騛, 张峰, 侯建祝, 排祖拉·里提甫, 刘哲敏, 田海生, 刘闯. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例[J/DB/OL]. 全球变化数据仓储电子杂志(中英文), 2022. https://doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:154.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">154.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp、.tif、.xlsx、.docx、PDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Korla fragrant pear, case, habitat, sustainable development, geographical indication products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">库尔勒香梨,  案例,  生境,  可持续发展,  地理标志产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang,  kongquehe </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,   孔雀河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +976,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1065,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1148,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1236,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1323,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei,  fan jing long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟,  李伯騛,  范敬龙 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:gui dong wei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gui dong wei, li bo fei, fan jing long. A case study of habitat protection and sustainable development in Korla Fragrant Pear Kongque River Oasis. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
+        <w:t xml:space="preserve">桂东伟,李伯騛,范敬龙. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟*, 范敬龙, 邵士铭, 霍金龙*, 李伯騛, 张峰, 侯建祝, 排祖拉·里提甫, 刘敏哲, 田海生. 库尔勒香梨孔雀河绿洲生境保护与可持续发展案例[J]. Global Change Data Repository, 2022, 9, (05). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>