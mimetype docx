--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">前往南极洲海岸</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">To the coast of Antarctica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">To the coast of Antarctica</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01631</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01631</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01631</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书系统介绍了苏联在北极和南极地区的考察历史、研究成果及未来规划。前半部分回顾了苏联在北极的考察活动及后续研究计划；后半部分详细阐述了南极大陆的发现历程、考察历史（分战前和近期）、自然地理特征（包括地形、气候、海洋与冰况、动物界），并着重介绍了苏联南极综合考察队的组成、工作区域、研究项目、装备配置及初期工作进展。全书为读者提供了20世纪50年代苏联极地科学考察的概貌。</w:t>
+        <w:t xml:space="preserve">This book systematically introduces the history, research results and future plans of the Soviet Union in the Arctic and Antarctic regions. The first half reviews the Soviet Union's expedition activities and follow-up research plans in the Arctic; the second half details the discovery process, expedition history (pre-war and recent), and natural geographical characteristics of the Antarctic continent (including topography, climate, ocean and ice conditions, animal kingdom), and focuses on the composition, working area, research projects, equipment configuration and initial work progress of the Soviet Antarctic Comprehensive Expedition Team. The book provides readers with an overview of the Soviet polar scientific expeditions in the 1950s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. Ф.布尔哈诺夫（В. Ф. Бурханов） 出版社：Издательство «МОРСКОЙ ТРАНСПОРТ» 出版地：莫斯科 出版年：1956年 页数：100页 语种：俄文 馆藏条形码：XJLAS RU 70002028</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.Ф. BurkhanovФ.Бурханов） Published by: А зда тельс тво « Р СП А т А Р С п т о в о с т о в о « Published: Moscow Publication year: 1956 Pages: 100 pages Language: Russian Collection barcode: XJLAS RU 70002028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《前往南极洲海岸》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources". It fully complies with the data information of "Going to the Coast of Antarctica" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《前往南极洲海岸》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《前往南极洲海岸》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Going to the Antarctic Coast" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Going to the Antarctic Coast" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/01-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/01-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">南极洲 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:9.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 南极地理, 极地考察</w:t>
+        <w:t xml:space="preserve">Theme:Geography of Antarctica, Polar expedition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">南极洲 </w:t>
+        <w:t xml:space="preserve">Place:Antarctica </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 前往南极洲海岸. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01631.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. To the coast of Antarctica. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01631.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>