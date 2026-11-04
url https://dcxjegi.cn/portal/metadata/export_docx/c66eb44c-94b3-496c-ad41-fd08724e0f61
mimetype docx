--- v0 (2026-09-12)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦的鱼类</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Fish in Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fish in Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02191</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02191</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02191</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近年来，保护与合理利用自然资源，包括动物资源，已被赋予极其重要的意义。因此，有必要获得关于栖息于各水域鱼类的更完整信息。 研究水域的鱼类区系、查明鱼类资源、并制定经济鱼类资源的保护与合理利用措施，是哈萨克斯坦鱼类学家的一项紧迫任务。即将出版的基础性五卷本汇编《哈萨克斯坦鱼类》——它包含了有关鱼类形态学、分布、生物学和行为的所有现有资料——对于推动这些研究的发展具有重要意义。此类汇编的缺失在很大程度上阻碍了一系列实践和科学结论与方案的制定。例如，当年编制《哈萨克苏维埃社会主义共和国红皮书》时，就暴露出关于共和国水域中栖息的许多稀有鱼类种类的信息完全空白。由于数据不全，一些稀有鱼类未能被收录入该书的初版。 各个流域，首先是咸海和巴尔喀什湖流域的鱼类区系种类组成经历了如此巨大的变化，以至于现在关于某些本地鱼种的资料只能从文献中获得，而这些文献资料远不充分。 在过去几十年里，非经济鱼类，即所谓的低值鱼和杂鱼，几乎未被研究。因此，在文献中仅能找到关于其中某些鱼类的较为完整的资料。而大多数本地杂鱼种类仍然研究甚少。 目前，一系列分类单元（物种、亚种、生态型）的独立性是否成立也受到质疑。只有在对个别物种和属进行仔细的厘定修订后，才有可能解决它们是否有权作为这些分类等级存在的问题。 哈萨克斯坦水文地理网络未来计划进行的根本性变化以及持续进行的驯化工作，要求对与哈萨克斯坦水域鱼类区系研究相关的诸多问题作出回答。这一切使得编写和出版关于哈萨克斯坦鱼类的最完整汇编这一任务变得更为紧迫。 在着手编写之际，作者们清楚地意识到，许多物种的描述完全是汇编性的，在许多情况下描述仅限于标注“无资料”。尽管如此，本汇编将揭示个别物种的研究程度，并将作为共和国鱼类区系研究新探索的一个特定里程碑和起点。对积累资料进行总结将有助于规划进一步的研究，避免在科学组织方法和渔业经营方法上重蹈覆辙。 有鉴于此，汇编中专设了关于驯化工作的章节。现在终于到了全面了解为改造鱼类区系所投入的巨额资金带来了什么结果的时候了。哈萨克斯坦的水域在文献中被引作证明驯化理念胜利的最令人信服的例证。但如果做一个简单的计算，看看在驯化工作之前和之后捕捞了多少鱼以及什么鱼，结果却并不令人欣慰。 哈萨克斯坦的鱼类区系是在水文状况不稳定且彼此隔离的水域的严酷条件下形成的，历史上已适应了这些条件，并具有高度的特有性和独特性。目前，这种独特性已完全丧失，几乎不可能完全恢复。因此，建立水域自然保护区的必要性已经成熟，这不仅（或不仅主要）是为了保护珍贵的经济鱼类，更是为了保护特有物种。 尽管深知所承担任务的复杂性，作者们仍然认为对某些属进行厘定修订是可行的，因为他们更倾向于物种多态性的概念，并且在许多情况下，这似乎是解释亲缘关系密切的定名种在形态、生态和生物学上发生变化的唯一可接受的理论。 汇编的结构如下：第一卷除两章总论外，描述了共和国境内的本地及迁移来的七鳃鳗科、鲟科、鲱科、鲑科和狗鱼科的代表；第二卷和第三卷专门论述本地鲤科鱼类；第四卷将描述其余各科的代表；第五卷将分析驯化工作并描述在哈萨克斯坦已归化的新鱼种。仅栖息于里海且不进入内陆水域的鱼类不予描述。 在第一卷中，前言、第一章及第三章引言部分由格·米·杜赫拉韦茨和维·彼·米特罗法诺夫撰写；第二章由维·彼·米特罗法诺夫撰写；圆口纲由阿·尼·波德托雷希娜描述；鲟科（除拟铲鲟和西伯利亚鲟外）由恩·叶·佩谢里季描述；锡尔河拟铲鲟、鲱科、咸海鲑和里海鲑、白北鲑和狗鱼由格·米·杜赫拉韦茨描述；西伯利亚鲟和白斑狗鱼由维·伊·叶列先科描述；哲罗鱼、细鳞鲑及茴鱼由维·彼·米特罗法诺夫描述，检索表亦由其编制。 部分概述的撰写有合作者参与：关于欧洲鳇——斯·斯·扎哈罗夫；关于闪光鲟——维·阿·梅利尼科夫（咸海和巴尔喀什湖种群）；关于狗鱼——尔·恩·索洛尼诺娃（额尔齐斯河流域，主要是布赫塔尔马水库）；在修订西伯利亚鲟和白斑狗鱼材料及准备这些鱼种的概述方面——伊·瓦·奥尔洛娃；在参与白斑狗鱼概述工作及编辑圆口纲和鲟科概述方面——格·米·杜赫拉韦茨。阿·伊·戈留诺娃对第一章提出了一系列意见和补充，主要涉及鱼类养殖和水生寄生虫学方面。本卷的科学编辑工作由维·彼·米特罗法诺夫教授完成。 鱼类的插图及七鳃鳗口漏斗图主要基于列·谢·贝尔格 (1948)、格·维·尼科尔斯基 (1971)、特·扎·扎希多夫等人 (1971) 汇编中的插图绘制。鲟科鱼类（西伯利亚鲟和铲鲟除外）的插图、其性腺的显微照片以及小体鲟边缘鳍条的切片由恩·叶·佩谢里季制作；西伯利亚七鳃鳗的照片（图 3-5）由阿·尼·波德托雷希娜拍摄；图表由相应概述的作者制作。其余插图，包括来自马尔卡科尔湖的细鳞鲑原创绘图，由伊·维·米特罗法诺夫完成。 作者希望这本书将对渔业工作者和科研人员——鱼类学家、养鱼专家、动物学家——以及教师、大学生和广大自然爱好者有所帮助。</w:t>
+        <w:t xml:space="preserve">In recent years, the protection and rational utilization of natural resources, including animal resources, have acquired exceptional importance. Consequently, there is a need for more comprehensive information on the fish inhabiting various water bodies. The study of fish faunas in aquatic systems, the assessment of fish resources, and the development of measures for the conservation and rational exploitation of commercially valuable fish stocks constitute urgent tasks for the ichthyologists of Kazakhstan. The forthcoming fundamental five-volume compendium, Fishes of Kazakhstan, which contains all available information on fish morphology, distribution, biology, and behavior, is of great importance for advancing these studies. The absence of such a reference work has significantly hindered the formulation of numerous practical recommendations and scientific conclusions. For example, during the preparation of the Red Data Book of the Kazakh Soviet Socialist Republic, it became apparent that information on many rare fish species inhabiting the republic's waters was completely lacking. Owing to insufficient data, several rare species were not included in the first edition of that publication. The species composition of fish faunas in various drainage basins, particularly those of the Aral Sea and Lake Balkhash, has undergone such profound changes that information on some native fish species can now be obtained only from the literature, and even these sources provide far from adequate coverage. During the past several decades, non-commercial fish species, the so-called low-value and rough fish, have received little attention from researchers. As a result, reasonably complete information exists in the literature for only a few of these species, while the majority of native rough-fish species remain poorly studied. At present, the validity of a number of taxonomic units, including species, subspecies, and ecotypes, is being questioned. Only after careful taxonomic revision of individual species and genera will it be possible to determine whether they should continue to be recognized at these taxonomic ranks. The fundamental changes planned for Kazakhstan's hydrographic network, together with the ongoing acclimatization and introduction programs, require answers to many questions concerning the study of fish faunas in the country's waters. All of this makes the preparation and publication of the most comprehensive possible compendium on the fishes of Kazakhstan an even more urgent task. When undertaking this work, the authors were fully aware that the descriptions of many species would necessarily be compilatory in nature and that, in numerous cases, entries would be limited to the notation "no data available." Nevertheless, this compendium will reveal the degree to which individual species have been studied and will serve as a specific milestone and starting point for new investigations of the republic's ichthyofauna. The synthesis of accumulated information will facilitate the planning of future research and help avoid repeating earlier mistakes in both scientific organization and fisheries management. For this reason, a special section devoted to acclimatization and introduction activities has been included. The time has finally come to assess comprehensively what results have been achieved through the enormous investments made in efforts to transform fish faunas. In the literature, Kazakhstan's water bodies are often cited as one of the most convincing examples demonstrating the success of the acclimatization concept. Yet a simple comparison of fish catches before and after these programs, considering both quantity and species composition, yields results that are far from encouraging. The ichthyofauna of Kazakhstan developed under the harsh conditions of unstable and isolated water bodies, adapting historically to these circumstances and acquiring a high degree of endemism and uniqueness. Today this uniqueness has been almost completely lost and is virtually impossible to restore in full. Consequently, the establishment of aquatic nature reserves has become a necessity, not only, or even primarily, for the protection of valuable commercial fish, but also for the preservation of endemic species. Despite being fully aware of the complexity of the task, the authors believe that taxonomic revisions of certain genera are both feasible and necessary. They generally favor the concept of species polymorphism, which in many cases appears to provide the only acceptable explanation for morphological, ecological, and biological variation among closely related nominal species. The structure of the compendium is as follows. In addition to two general introductory chapters, Volume I describes native and introduced representatives of the lampreys, sturgeons, herrings, salmonids, and pikes occurring within the republic. Volumes II and III are devoted exclusively to native cyprinid fishes. Volume IV will describe representatives of the remaining families. Volume V will analyze acclimatization efforts and describe fish species that have become established in Kazakhstan. Species occurring exclusively in the Caspian Sea and not entering inland waters are not included. In Volume I, the Preface, Chapter I, and the introduction to Chapter III were written by G. M. Dukhravets and V. P. Mitrofanov; Chapter II was written by V. P. Mitrofanov. The Cyclostomata were described by A. N. Podtoreshina. The sturgeons (except shovelnose sturgeons and the Siberian sturgeon) were described by N. E. Pesheridi. The Syr Darya shovelnose sturgeon, the herrings, the Aral and Caspian salmon, the whitefish, and the pike were described by G. M. Dukhravets. The Siberian sturgeon and the spotted pike were described by V. I. Yelesenko. The taimen, lenok, and grayling were described by V. P. Mitrofanov, who also prepared the identification keys. A number of individual reviews were prepared with the participation of collaborators. The account of the beluga sturgeon was prepared with contributions from S. S. Zakharov; the account of the starry sturgeon with contributions from V. A. Melnikov (Aral Sea and Lake Balkhash populations); and the account of the pike with contributions from R. N. Soloninova (Irtysh River basin, chiefly the Bukhtarma Reservoir). I. V. Orlova participated in revising materials on the Siberian sturgeon and spotted pike and in preparing the corresponding species reviews. G. M. Dukhravets contributed to the account of the spotted pike and edited the sections on cyclostomes and sturgeons. A. I. Goryunova provided numerous comments and additions to Chapter I, mainly concerning fish culture and aquatic parasitology. The scientific editing of the volume was carried out by Professor V. P. Mitrofanov. The illustrations of fish and the diagram of the lamprey oral funnel were based primarily on figures published in the compilations of L. S. Berg (1948), G. V. Nikolsky (1971), and T. Z. Zakhidov and co-authors (1971). The illustrations of sturgeons (except the Siberian sturgeon and shovelnose sturgeons), the microphotographs of their gonads, and the sections of sterlet fin rays were prepared by N. E. Pesheridi. Photographs of the Siberian lamprey (Figs. 3-5) were taken by A. N. Podtoreshina. Charts and diagrams were prepared by the authors of the respective species accounts. All remaining illustrations, including the original drawing of the lenok from Lake Markakol, were produced by I. V. Mitrofanov. The authors hope that this book will prove useful not only to fisheries specialists and scientific researchers, including ichthyologists, fish-culture experts, and zoologists, but also to teachers, university students, and the broad community of nature enthusiasts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）： Е. В. 格沃兹杰夫（Е. В. Гвоздев）В. П. 米特罗法诺夫（В. П. Митрофанов） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1986年 页数：271页 语种：俄文 分类号：УДК 597 馆藏条形码：XJLAS RU 70024511</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.В. Gwozdev (.В.Гвоздев）В.П. MitrofanovП.Митрофанов） Published by: А зда тельс тво «Наук а» К а з а в Р с к ой С С С Published: Almaty Publication year: 1986 Pages: 271 pages Language: Russian Classification No.: У п б 597 Collection barcode: XJLAS RU 70024511</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦的鱼类》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Fish of Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦的鱼类》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦的鱼类》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Fish of Kazakhstan" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Fish of Kazakhstan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">125.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:125.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦鱼类区系,  鱼类资源</w:t>
+        <w:t xml:space="preserve">Theme:Fish resources, Fish fauna of Kazakhstan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">动物学 </w:t>
+        <w:t xml:space="preserve">Subject:Zoology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986</w:t>
+        <w:t xml:space="preserve">Time:1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakh Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦的鱼类. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02191.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Fish in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02191.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>