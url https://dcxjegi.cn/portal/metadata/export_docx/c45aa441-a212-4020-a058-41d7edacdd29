--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌克兰水文气象科学研究所论文集 第166辑 河流径流的研究、计算与预测</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Animal ecology and biology in Uzbekistan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Animal ecology and biology in Uzbekistan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02216</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02216</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02216</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本合集致力于总结乌克兰水文气象科学研究所成立25年来的水文研究成果。内容阐述了乌克兰和摩尔多瓦水资源、河流水量平衡计算、洪水径流运动等方面的研究成果。总结了河流最大径流计算、共和国山区危险水文现象考察研究，以及乌克兰境内泥石流和喀斯特现象研究的成果。同时，阐述了乌克兰河流水文状况预测方法的现状及其科学基础。本书集对水文专家、科研、设计及水利组织机构的工作人员、相关专业的研究生和大学生具有参考价值。</w:t>
+        <w:t xml:space="preserve">This collection is dedicated to summarizing the hydrological research results of the Hydrometeorological Science Institute of Ukraine since its establishment 25 years ago. The content describes the research results on water resources, river water balance calculation, flood runoff movement, etc. in Ukraine and Moldova. The results of calculation of maximum river runoff, investigation and research on dangerous hydrological phenomena in mountainous areas of the Republic, and research on debris flow and karst phenomena in Ukraine are summarized. At the same time, the current situation and scientific basis of prediction methods for hydrological conditions of rivers in Ukraine are described. This collection of books has reference value for hydrographic experts, staff of scientific research, design and water conservancy organizations, graduate students and college students in related majors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. В. 谢尔巴卡（А. В. Щербака） 出版社：УкрНИГМИ 出版地：莫斯科 出版年：1978年 页数：128页 语种：俄文 分类号：УДК 551.16:556.5 馆藏条形码：XJLAS RU 70026174</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.В. Sherbaka (А.В.Щербака） Publishing House: УкрНИГ о в и н а н ы Published: Moscow Publication year: 1978 Pages: 128 pages Language: Russian Classification No.: У п б 551.16:556.5 Collection barcode: XJLAS RU 70026174</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《乌克兰水文气象科学研究所论文集 第166辑：河流径流的研究、计算与预测》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Resources", fully in compliance with the "Proceedings of the Ukraine Institute of Hydrometeorological Sciences" The data information in Series 166: Research, Calculation and Prediction of River Runoff has not been changed and deleted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《乌克兰水文气象科学研究所论文集第166辑：河流径流的研究、计算与预测》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《乌克兰水文气象科学研究所论文集第166辑：河流径流的研究、计算与预测》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Proceedings of the Institute of Hydrometeorological Sciences of Ukraine, Series 166: Research, Calculation and Prediction of River Runoff" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Proceedings of the Institute of Hydrometeorological Sciences of Ukraine, Series 166: Research, Calculation and Prediction of River Runoff" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">60.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:60.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水文情势, 水资源</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological regime, Water resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1978</w:t>
+        <w:t xml:space="preserve">Time:1978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌克兰苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Ukraine Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 乌克兰水文气象科学研究所论文集 第166辑 河流径流的研究、计算与预测. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02216.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Animal ecology and biology in Uzbekistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02216.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>