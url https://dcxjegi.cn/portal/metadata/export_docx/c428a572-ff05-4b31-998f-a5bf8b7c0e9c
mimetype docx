--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年哈萨克斯坦巴尔喀什湖水样土样植被调查数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含2019年7月在巴尔喀什湖区域调查采样的水体溶解氧、土壤PH、总盐、八大离子、粒径和有机质含量数据，以及植被调查现场照片，包括36个水体采样点、78个土壤采样点和845个植被采样点，共计74条水溶解氧数据、78条土壤数据和870张植物照片。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过野外采样和室内分析化验获取。由中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设”（项目编号XDA20000000）提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外采集由中国科学院新疆生态与地理研究所罗格平团队成员完成，实验室分析化验由中国科学院新疆生态与地理研究所生态与环境分析测试中心完成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">实验分析过程严格按照实验室水质分析实验操作规程，由实验操作专业人员完成操作并记录数据。A组有513张照片，没有经纬度记录的有3张；B组有357张照片，没有经纬度记录的有22张。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/07/26-2019/07/26</w:t>
+        <w:t xml:space="preserve">collect time:2019/07/26-2019/07/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.7 GiB</w:t>
+        <w:t xml:space="preserve">data size:4.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水溶解氧,  植物调查,  总盐,  八大离子,  土壤粒径,  有机质</w:t>
+        <w:t xml:space="preserve">Theme:water-dissolved oxygen, plants, total salt, Eight major ions, soil particle size, organic matter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">Place:Balkhash Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗格平,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:luo ge ping,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗格平,刘铁. 2019年哈萨克斯坦巴尔喀什湖水样土样植被调查数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00350.</w:t>
+        <w:t xml:space="preserve">luo ge ping, liu tie. Vegetation survey data of water and soil samples from Lake Balkhash in Kazakhstan in 2019. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00350.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>