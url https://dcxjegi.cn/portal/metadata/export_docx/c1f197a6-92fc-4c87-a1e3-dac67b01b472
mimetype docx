--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">穆伊纳克附近土壤剖面理化特性</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是穆伊纳克地区咸海附近土壤理化要素数据，理化要素包含土壤有机质、机械组成、盐渍化离子含量等指标。研究采用土壤-地植物断面法，沿1960年原始岸线至2007年现代水域边界布设"穆伊纳克1号"和"穆伊纳克2号"观测断面，通过对固定深度的采样经过实验室分析获得32个采样点的数据。数据以.rtf格式存储，原文是俄文版，数据管理者对数据原文做了中文译文以.Doc格式存储，仅供用户参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外实地采样。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">研究采用土壤-地植物断面法，沿1960年原始岸线至2007年现代水域边界布设"穆伊纳克1号"和"穆伊纳克2号"观测断面，野外调查与室内分析相结合。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">野外调查与室内分析相结合.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/07/01</w:t>
+        <w:t xml:space="preserve">collect time:2011/01/01-2011/07/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">穆伊纳克地区，咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 离子含量,  粒径组成, 土壤有机质,  盐渍化</w:t>
+        <w:t xml:space="preserve">Theme:ion content, particle size composition, soil organic matter, salinization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 咸海,  穆伊纳克 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea,  Muinak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 穆伊纳克附近土壤剖面理化特性. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00364.</w:t>
+        <w:t xml:space="preserve">liu tie. Physical and chemical characteristics of soil profiles near Muinak. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00364.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>