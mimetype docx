--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1:100万土地利用数据（1999年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据利用80年代中期、90年代初期TM、MSS卫片，1999年TM、SPOT卫片等不同尺度遥感影像，以及研究所积累的各种电子地理数据文件，构建新疆生态本底数据库，丰富、直观的反映了新疆的20世纪90年代土地利用基本情况，数据覆盖全疆区域，采用兰勃特等面积圆锥投影方式。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆土地局1999年制作的新疆1：100万土地利用分布图，80年代中期、90年代初期TM、MSS卫片，1999年TM、SPOT卫片。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆土地利用数据库编码设计是建立在新疆土地利用分布图（1：100万）基础上，采用该图土地分类系统，根据该图图斑注记，结合编码原则来设计。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">扫描矢量化、重新编码。新疆土地利用数据库编码设计是建立在新疆土地利用分布图（1：100万）基础上，采用该图土地分类系统，根据该图图斑注记，结合编码原则来设计。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 兰伯特投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用</w:t>
+        <w:t xml:space="preserve">Theme:land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999</w:t>
+        <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,700 +1089,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新 </w:t>
+        <w:t xml:space="preserve">contributors:wu shi xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新. 新疆1:100万土地利用数据（1999年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00375.</w:t>
+        <w:t xml:space="preserve">wu shi xin. Xinjiang 1:1 million land use data (1999). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00375.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>