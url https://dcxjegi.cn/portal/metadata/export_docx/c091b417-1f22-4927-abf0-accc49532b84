--- v0 (2026-09-04)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">叶尼塞河河漫滩草甸</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Yenisei River floodplain meadow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yenisei River floodplain meadow</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01990</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本研究致力于探究叶尼塞河在草原带和森林带范围内的河漫滩草甸。在山地环绕的条件下，这些草甸对于克拉斯诺亚尔斯克边疆区相关区域的畜牧业的饲料平衡具有十分重要的意义。 党和政府高度重视加强畜牧业饲料基地的建设，将其作为畜牧业发展的基础。这项任务在当前变得尤为紧迫，因为这关系到我国需要在极短时间内为居民创造充足的食品，并为轻工业提供充足的原料。 克拉斯诺亚尔斯克边疆区拥有发展集体农庄-国营农场畜牧业的良好自然条件，特别是在邻近叶尼塞河及其最主要支流的区域。合理利用叶尼塞河漫滩的天然饲料资源，并在科学研究基础上显著增加这些资源，是边疆区和地方农业，特别是畜牧业工作者当前最重要的任务之一。 我们研究的主要目的是：为正确组织和利用叶尼塞河漫滩天然饲料地、以及对其改良和扩大的实践措施体系，提供地植物学方面的科学依据。 工作的第一部分致力于叶尼塞河漫滩草甸的类型学描述，在此之前，先简要阐述了叶尼塞河漫滩草甸植被的生存和发展条件、草甸植物区系的生态形态学和植物群落学分析，以及叶尼塞河草甸的分类原则。 第二部分包含按地带、亚地带和草甸区域对叶尼塞河漫滩草甸进行的地理概述，并将其与鄂毕河和勒拿河的漫滩草甸进行比较，阐述了草甸沿河漫滩地形要素的地理分布、组合和配置规律。最后部分从类型学角度阐述了叶尼塞河漫滩草甸的改良和合理利用问题。 本研究的基础是作者在多年间（1939年至1946年）对叶尼塞河长达2000公里河段（从米努辛斯克到图鲁汉斯克）的河漫滩草甸进行考察路线地植物学研究期间所收集的材料。在将叶尼塞河漫滩草甸与鄂毕河及勒拿河的草甸进行比较时，也利用了作者在1947-1952年间对鄂毕河和勒拿河谷漫滩草甸进行地植物学研究的材料。 关于叶尼塞河漫滩草甸的资料极为匮乏。专门的地植物学著作仅有（祖布科夫，1940；诺莫科诺夫，1947），而在植物地理学和植物区系学著作中，对这些草甸的描述非常笼统和简略。克拉斯诺亚尔斯克边疆区农业局和伊加尔卡农业试验站未发表的手写报告和制图材料，作者在进行叶尼塞河草甸地理概述时部分地加以利用。因此，作者对叶尼塞河大范围河段的漫滩草甸按照统一方法进行的地植物学研究，具有一定的理论和实践意义。这使得首次能够对叶尼塞河漫滩、其土壤和植被覆盖、其饲料资源的丰富性和多样性，给出一个较为完整的概念。 草甸的野外研究是按照苏联科学院植物研究所的方案和方法进行的。详细的植物群落地植物学描述辅以土壤剖面的形态学描述；采集盒装土壤样本，并在重复2-4次的情况下从0.5-1平方米的面积上刈取干草样本以供化学分析。在最典型的地点，对岛屿和河漫滩区段的横剖面进行了仪器水准测量，并沿水准测量路线标注了植物群落。 本研究的总体理论基础是维·罗·威廉斯的草皮-草甸过程学说，其阶段在河漫滩条件下表现得最为明显。 作者谨向以下各位表示深切感谢：感谢勒·普·谢尔吉耶夫斯卡娅和弗·弗·列韦尔达托在鉴定叶尼塞河草甸植物区系中最困难的系统学代表时提供的咨询；感谢阿·弗·巴丘里娜鉴定苔藓；感谢阿·阿·扎瓦利什宁、阿·弗·齐加年科和斯·恩·谢利亚科夫在叶尼塞河漫滩土壤分类和发展问题上给予的宝贵指导；感谢托木斯克大学地植物学和土壤学教研室的本科生和实验员在野外和室内研究中的帮助；感谢克拉斯诺亚尔斯克边疆区领导机构在组织和进行叶尼塞河漫滩草甸地植物学研究方面给予的全力协助。 作者对阿·普·申尼科夫怀有特别的感激之情，在整个叶尼塞河及其他西伯利亚大河漫滩草甸的研究工作中，始终得到了他的咨询、支持和无可估量的帮助。</w:t>
+        <w:t xml:space="preserve">This study is devoted to exploring the floodplain meadow of Yenisei River in the grassland and forest zones. Surrounded by mountains, these meadows are of great significance to the feed balance of animal husbandry in the relevant areas of Krasnoyarsk frontier. The party and government attach great importance to strengthening the construction of animal husbandry feed base as the basis for the development of animal husbandry. This task has become particularly urgent at present, because it relates to the need to create sufficient food for residents and provide sufficient raw materials for light industry in a very short time. Krasnoyarsk border region has good natural conditions for the development of collective farms - state farms animal husbandry, especially in the area adjacent to Yenisei River and its main tributaries. Rational use of natural feed resources in the Yenisei floodplain and significant increase of these resources on the basis of scientific research is one of the most important tasks for the frontier and local agriculture, especially animal husbandry workers. The main purpose of our research is to provide the scientific basis of geobotany for the correct organization and utilization of Yenisei floodplain natural feed land, as well as the practical measure system for its improvement and expansion. The first part of the work is devoted to the typological description of Yenisei River floodplain meadow. Before that, it briefly expounds the survival and development conditions of Yenisei River floodplain meadow vegetation, the ecological morphology and plant community analysis of meadow flora, and the classification principles of Yenisei River meadow. The second part includes the geographical overview of Yenisei River floodplain meadow by zone, sub zone and meadow area, and compares it with the floodplain meadow of OBI River and Lena River, and expounds the geographical distribution, combination and configuration rules of the floodplain topographic elements along the river. The last part expounds the improvement and rational utilization of Yenisei floodplain meadow from the perspective of typology. This study is based on the materials collected by the author during the study of geobotany of the floodplain meadows of the Yenisei River, which is 2000 kilometers long (from minusinsk to turuhansk), during many years (1939 to 1946). When comparing the Yenisei River floodplain meadow with that of the Obi River and the Lena River, we also used the materials of the author's geobotany research on the EBI River and the Lena River floodplain meadow from 1947 to 1952. Information on Yenisei floodplain meadow is extremely scarce. There are only special geobotany works (Zubkov, 1940; nomokonov, 1947), but in the works of plant geography and flora, the description of these meadows is very general and brief. The unpublished handwritten reports and mapping materials of Krasnoyarsk frontier Agricultural Bureau and Igarka agricultural experimental station were partly used by the author in the geographical overview of Yenisei River meadow. Therefore, the geobotany research of the floodplain meadow in a large area of Yenisei River by the author according to the unified method has certain theoretical and practical significance. This makes it possible for the first time to give a relatively complete concept of the Yenisei floodplain, its soil and vegetation cover, and the richness and diversity of its feed resources. The field study of meadow was carried out according to the scheme and method of Institute of Botany, Academy of Sciences of the Soviet Union. Detailed botanical description of the flora supported by morphological description of the soil profile; Collect boxed soil samples, and cut hay samples from 0.5-1 square meters for chemical analysis under the condition of repeating 2-4 times. In the most typical location, the instrument leveling was carried out for the cross section of the island and flood plain section, and the plant community was marked along the leveling route. The overall theoretical basis of this study is v. rowwilliams' turf meadow process theory, and its stage is most obvious under flood plain conditions. The author would like to express his deep gratitude to le P. sergievskaya and V. v. leverdato for their advice in identifying the most difficult representatives of systematics in the Yenisei River meadow flora; Thanks to Alfred bachurina for identifying moss; Thanks A. a. zavalishnen, A. f. zyganenko and S. n. sheryakov for their valuable guidance on soil classification and development of Yenisei floodplain; Thank the undergraduates and experimenters in the Department of geobotany and Pedology of Tomsk University for their help in field and indoor research; I would like to thank the leading organization of Krasnoyarsk frontier region for its full assistance in organizing and conducting the botanical research of Yenisei floodplain meadow. The author is particularly grateful to A. P. shennikov and has always received his advice, support and invaluable help in the research work of the Yenisei River and other Siberian floodplain meadows. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：A.M. 诺莫科诺夫 (A.M. Номоконов) 出版社：Издательство академии наук СССР 出版地：莫斯科 出版年：1959年 页数：455页 语种：俄文 馆藏条形码：XJLAS RU 70001894</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): A.M. Nomokonov Published by: 丨 зд а т ельс тво а к а д еми наук С С С С СР Published: Moscow Publication year: 1959 Pages: 455 pages Language: Russian Collection barcode: XJLAS RU 70001894</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《叶尼塞河河漫滩草甸》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Yenisei River Flood Meadow" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《叶尼塞河河漫滩草甸》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《叶尼塞河河漫滩草甸》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Yenisei River Floods" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Yenisei River Floods" were not changed and deleted. The data information of "Yenisei River Floods" is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">264.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:264.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河漫滩草甸,  饲料基地</w:t>
+        <w:t xml:space="preserve">Theme:Feed base, Floodplain meadow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1959</w:t>
+        <w:t xml:space="preserve">Time:1959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 叶尼塞河河漫滩草甸. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01990.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Yenisei River floodplain meadow. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01990.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>