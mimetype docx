--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然保护</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">nature conservation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">nature conservation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01645</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01645</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01645</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为苏联渔业法律与资源保护领域的专门著作，系统论述了苏联自然保护法律体系，尤其是渔业资源保护与合理利用的法律规制。全书以自然保护的法律概念和基本原则为起点，分析了不同社会制度下自然保护的差异及国际法律合作的发展趋势，梳理了苏联自然保护法的法律渊源及相关法规体系。在此基础上，详细阐述了苏联自然保护的管理体制、用水法律制度以及渔业管理机构的职能，对商业捕捞、体育垂钓、水产养殖等活动进行了法律分析，并涉及公海渔业捕捞的国际法规制。此外，书中还专门探讨了水污染防治的法律问题及违反自然保护法所承担的各类法律责任。本书对于研究苏联时期资源管理与环境法律制度的学者具有参考价值。</w:t>
+        <w:t xml:space="preserve">This book is a specialized work in the field of Soviet fishery law and resource protection, systematically discussing the Soviet nature protection legal system, especially the legal regulation of fishery resource protection and rational utilization. Starting from the legal concepts and basic principles of nature protection, the book analyzes the differences in nature protection under different social systems and the development trend of international legal cooperation, and combs the legal sources and relevant legal systems of Soviet nature protection law. On this basis, the management system of nature conservation, the legal system of water use and the functions of fishery management agencies in the Soviet Union are elaborated in detail, and the legal analysis of commercial fishing, sports fishing, aquaculture and other activities is carried out, and the international law regulation of high seas fishery fishing is involved. In addition, the book also discusses the legal issues of water pollution prevention and control and various legal responsibilities for violating the Nature Protection Law. This book has reference value for scholars studying resource management and environmental legal systems during the Soviet era. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Н.С.伊瓦尼琴科（Н.С. Иваниченко） 出版社：«Пищевая промышленность» 出版地：莫斯科 出版年：1978年 页数：195页 语种：俄文 馆藏条形码：XJLAS RU 70001835 分类号：УДК 639.2.053+502.3</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Un.С. IvanichenkoС.Иваниченко） Published by: « Pers и евая промы ле н ость» Published: Moscow Publication year: 1978 Pages: 195 pages Language: Russian Collection barcode: XJLAS RU 70001835 Classification No.: У п К 639.2.053+502.3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《自然保护》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Nature Conservation" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《自然保护》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《自然保护》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Nature Conservation" is processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Nature Conservation" has not been changed and deleted, and the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/04-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/04-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 渔业,  自然保护区, 自然保护法</w:t>
+        <w:t xml:space="preserve">Theme:Fisheries, Nature Reserve, Nature conservation Act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 环境学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography , Environmental Science Other disciplines </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1978</w:t>
+        <w:t xml:space="preserve">Time:1978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 自然保护. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01645.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. nature conservation. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01645.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>