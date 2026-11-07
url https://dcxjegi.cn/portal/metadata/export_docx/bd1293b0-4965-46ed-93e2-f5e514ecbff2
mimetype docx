--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Central Asia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Central Asia</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02287</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02287</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02287</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书第一版于1947年出版。在过去的十年间，作者得以造访了此前未曾涉足的中亚地区。这使本书的自然地理描述得以在很大程度上更新和精确化。近年来，有关中亚土壤、植被、气候、河流、冰川作用的新出版物大量涌现。作者在准备本书第二版时利用了这些新资料，并尽可能考虑了书评人的意见和建议。在苏联科学院地理研究所，由多名研究人员集体撰写了一部关于中亚自然地理的大型专著，正由作者担任编辑进行出版。参与这部集体专著的编撰工作，使得利用其材料来准备本书的出版成为可能。 因此，第二版与第一版有显著不同，新增了"地理名称体系"、"景观形成阶段"、"山地冰川作用"等章节；所有原有章节的材料均已更新和补充，对中亚各地区的描述有所扩展，插图也进行了更新。在本版中，中亚地区仅涵盖四个中亚共和国：吉尔吉斯、乌兹别克、塔吉克和土库曼。</w:t>
+        <w:t xml:space="preserve">The first edition of this book was published in 1947. Over the past ten years, the author has been able to visit Central Asia that he had not visited before. This allows the physical geographical description of this book to be largely updated and refined. In recent years, a large number of new publications have emerged on soil, vegetation, climate, rivers, and glaciers in Central Asia. The author used these new materials in preparing the second edition of the book and took into account the comments and suggestions of the reviewers whenever possible. At the Institute of Geography of the Soviet Academy of Sciences, a large-scale monograph on the natural geography of Central Asia was written by several researchers and is being published with the author as the editor. Participation in the compilation of this collective monograph made it possible to use its materials to prepare for publication of this book. Therefore, the second edition is significantly different from the first edition, adding chapters such as "Geographical Names System","Landscape Formation Stages", and "Role of Mountain Glaciers"; the materials of all original chapters have been updated and supplemented, covering the descriptions of various regions in Central Asia have been expanded and the illustrations have also been updated. In this edition, the Central Asian region covers only four Central Asian republics: Kyrgyzstan, Uzbekistan, Tajikistan and Turkmenistan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Э. 穆尔扎耶夫 (Э. Мурзаев) 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1957年 页数：269页 语种：俄文 馆藏条形码：XJLAS RU 70001886</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):. Murzayev (.Мурзаев) Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1957 Pages: 269 pages Language: Russian Collection barcode: XJLAS RU 70001886</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Central Asia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中亚》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Central Asia" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Central Asia" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">119.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:119.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚自然地理,  理区划</w:t>
+        <w:t xml:space="preserve">Theme:Logical division, Physical geography of Central Asia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1947</w:t>
+        <w:t xml:space="preserve">Time:1947</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02287.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02287.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>