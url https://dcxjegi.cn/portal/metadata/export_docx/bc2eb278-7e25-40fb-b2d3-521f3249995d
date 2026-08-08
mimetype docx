--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西伯利亚西部的地下冰</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是Л. Н. 克里楚克（Л. Н. Крицук）多年冻土学研究的成果，系统阐述了西伯利亚西部地区地下冰的分布、成因、动态变化及其与地质构造的关系。作者通过高精度同位素-水化学方法，提出了地下冰形成的新假说，认为厚层状和脉状地下冰是特定冰冻水文地质系统的组成部分，与地台盖层的局部构造密切相关。书中还详细介绍了地下冰的测绘方法，并分析了其在更新世—全新世的动态变化规律。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Л. Н. 克里楚克（Л. Н. Крицук） 出版社：«Научный мир» 出版地：莫斯科 出版年：2010年 页数：352页 语种：俄文 ISBN号：ISBN 978-5-91522-209-9 分类号：УДК 551.34 : 551.345 : 550.814 : 556.34 馆藏条形码：XJLASRU70009108</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《西伯利亚西部的地下冰》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《西伯利亚西部的地下冰》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《西伯利亚西部的地下冰》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/01-2025/05/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/01-2025/05/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">81.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:81.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地下冰,  冰冻水文地质系统</w:t>
+        <w:t xml:space="preserve">Theme:underground ice, frozen hydrogeological system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 西伯利亚,  俄罗斯 </w:t>
+        <w:t xml:space="preserve">Place:Siberia,  Russia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 西伯利亚西部的地下冰. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01030.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Underground ice in western Siberia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01030.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>