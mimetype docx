--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">荒漠自然资源及其开发</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01926</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Desert Natural Resources and Their Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01926</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This paper discusses climate resources and water resources; desert zone soil and its classification and components, land resources and soil fertility improvement; plant ecology and physiology, pasture utilization and improvement; and desert fauna. For a large number of desert researchers-geographers, hydrologists, soil scientists, botanists, zoologists, and ecologists. </w:t>
+        <w:t xml:space="preserve">本文探讨了气候资源、水资源；荒漠带土壤及其分类与组分、土地资源与土壤肥力提升；植物生态与生理、牧场利用与改良；荒漠动物界。面向广大荒漠研究者——地理学家、水文学家、土壤学家、植物学家、动物学家、生态学家。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): Un.Т. Nechaeva, Wa.Н. Nikolayev (Editor in Charge), 丨.А. Taimova (Responsible Secretary), Mr.П. Aranbayev, BB.Т. Kirstad, Un.С. Orlovsky, ④.Б. Tokgayev (Un.Т.Нечаева, В.Н.Николаев (ответственные редакторы), Г.А.Таимова (ответственный секретарь), М.П.Аранбаев, Б.Т.Кирста, Н.С.Орловский, Т.Б.Токгаев） Published by: 丨 здательство « м» Place of publication: Ashgabat Publication year: 1986 Pages: 359 pages Language: Russian Collection barcode: XJLAS RU 70001827 Classification No.: У п К 551:2</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Н.Т. 涅恰耶娃, В.Н. 尼古拉耶夫（责任编辑）, Г.А. 塔伊莫娃（责任秘书）, М.П. 阿兰巴耶夫, Б.Т. 基尔斯塔, Н.С. 奥尔洛夫斯基, Т.Б. 托克加耶夫（Н.Т. Нечаева, В.Н. Николаев (ответственные редакторы), Г.А. Таимова (ответственный секретарь), М.П. Аранбаев, Б.Т. Кирста, Н.С. Орловский, Т.Б. Токгаев） 出版社：Издательство «Ылым» 出版地：阿什哈巴德 出版年：1986年 页数：359页 语种：俄文 馆藏条形码：XJLAS RU 70001827 分类号：УДК 551:2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Desert Natural Resources and Their Development" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《荒漠自然资源及其开发》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Desert Natural Resources and Their Development" are processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Desert Natural Resources and Their Development" data information, data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《荒漠自然资源及其开发》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《荒漠自然资源及其开发》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/10/28-2025/10/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/10/28-2025/10/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:18.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Animal, Land resources, Soil, Soil fertility, Geographic, Improve, Plant, Hydrological, Water resources, Ecological, Desert belt, Climate</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 动物,  土地资源,  土壤,  土壤肥力,  地理,  改良,  植物,  水文,  水资源,  生态,  荒漠带, 气候</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Environment Science and Technology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">环境科学技术 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1986</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01926.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 荒漠自然资源及其开发. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01926.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>