--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠晚更新世古环境代用指标数据集（2023年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,808 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括塔克拉玛干沙漠中南部6个晚更新世-全新世地层剖面（钻孔）的采样深度、粒度（中值粒径和平均粒径）、TOC、磁化率（低频）、色度（Lab）数据。数据集中粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。色度测量使用日本美能达公司生产的CM700d分光测色计，仪器采用Lab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。TOC采用重铬酸钾分光光度法。磁化率测量使用英国产Bartington 磁化率仪测定，依据GB/T 35690-2017弱磁材料磁导率测量方法。数据集共计220个样品，229条记录。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过对塔克拉玛干沙漠中南部6个野外地层剖面（钻孔）进行测量，并按一定间距采集相应层位的样品。在实验室对样品环境代用指标进行测试前处理，运用相关专业仪器测试，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"在剖面（钻孔）中等间距采集100g左右粉末样品编号记录。 1.粒度测量方法 粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，需要进行前处理，称取适量样品加入烧杯中，先加入 10ml 浓度为 13 的 H2O2溶液 加热以去除有机质，再加入 10ml 浓度为 1：3 的 HCl 溶液以去除碳酸盐，待充分反应后取下烧杯并加满蒸馏水静置约 12 小时，然后用橡胶管将烧杯上层清液抽出，抽至约剩余 20ml 溶液。最后加入 10ml 浓度为 0.05mol/L 的六偏磷酸钠， 将烧杯放入超声清洗器中振荡 5-7 分钟使样品颗粒充分分散后可上机测试。仪器测量范围为 0.02-2000µm，误差＜1%。 2.磁化率测量方法 样品磁化率测前在 45°C 干燥 24 小时以除去水分对磁化率的影响，然后取干燥后的样品10g在Bartington MS2型磁化率仪上测量低频（0.47k Hz）。 "</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据集中粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。该数据按照中华人民共和国国家标准，粒度分布激光衍射法GB/T 19077-2016/ISO13320:2009。粒度分析数据由 Mastersizer 2000 配套软件导出，根据 Folk-Ward 公式 可算出粒度参数（任明达和王乃梁，1981；Folk 和 Ward，1957）。色度测量使用日本美能达公司生产的CM700d分光测色计，仪器采用Lab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。TOC采用重铬酸钾分光光度法，参考GB/T 32116-2015总有机碳(TOC)的测定。磁化率测量使用英国产Bartington 磁化率仪测定，依据GB/T 35690-2017弱磁材料磁导率测量方法。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">266.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:266.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">晚更新世,  TOC,  粒度,  色度,  磁化率</w:t>
+        <w:t xml:space="preserve">Theme:Late Pleistocene, TOC, particle size, Chroma, magnetic susceptibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1095,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1183,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1270,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠晚更新世古环境代用指标数据集（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009165.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Data set of late Pleistocene palaeoenvironmental proxy indicators in Taklimakan Desert (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009165.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>