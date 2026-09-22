--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔克拉玛干沙漠晚更新世古环境代用指标数据集（2023年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,609 +88,808 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Deserts and desertification</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包括塔克拉玛干沙漠中南部6个晚更新世-全新世地层剖面（钻孔）的采样深度、粒度（中值粒径和平均粒径）、TOC、磁化率（低频）、色度（Lab）数据。数据集中粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。色度测量使用日本美能达公司生产的CM700d分光测色计，仪器采用Lab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。TOC采用重铬酸钾分光光度法。磁化率测量使用英国产Bartington 磁化率仪测定，依据GB/T 35690-2017弱磁材料磁导率测量方法。数据集共计220个样品，229条记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">通过对塔克拉玛干沙漠中南部6个野外地层剖面（钻孔）进行测量，并按一定间距采集相应层位的样品。在实验室对样品环境代用指标进行测试前处理，运用相关专业仪器测试，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">"在剖面（钻孔）中等间距采集100g左右粉末样品编号记录。 1.粒度测量方法 粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，需要进行前处理，称取适量样品加入烧杯中，先加入 10ml 浓度为 13 的 H2O2溶液 加热以去除有机质，再加入 10ml 浓度为 1：3 的 HCl 溶液以去除碳酸盐，待充分反应后取下烧杯并加满蒸馏水静置约 12 小时，然后用橡胶管将烧杯上层清液抽出，抽至约剩余 20ml 溶液。最后加入 10ml 浓度为 0.05mol/L 的六偏磷酸钠， 将烧杯放入超声清洗器中振荡 5-7 分钟使样品颗粒充分分散后可上机测试。仪器测量范围为 0.02-2000µm，误差＜1%。 2.磁化率测量方法 样品磁化率测前在 45°C 干燥 24 小时以除去水分对磁化率的影响，然后取干燥后的样品10g在Bartington MS2型磁化率仪上测量低频（0.47k Hz）。 "</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据集中粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。该数据按照中华人民共和国国家标准，粒度分布激光衍射法GB/T 19077-2016/ISO13320:2009。粒度分析数据由 Mastersizer 2000 配套软件导出，根据 Folk-Ward 公式 可算出粒度参数（任明达和王乃梁，1981；Folk 和 Ward，1957）。色度测量使用日本美能达公司生产的CM700d分光测色计，仪器采用Lab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。TOC采用重铬酸钾分光光度法，参考GB/T 32116-2015总有机碳(TOC)的测定。磁化率测量使用英国产Bartington 磁化率仪测定，依据GB/T 35690-2017弱磁材料磁导率测量方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:266.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">266.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Late Pleistocene, TOC, particle size, Chroma, magnetic susceptibility</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晚更新世,  TOC,  粒度,  色度,  磁化率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -724,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -795,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -860,51 +1095,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -930,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -999,464 +1270,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:zhou jie  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周杰   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:zhou jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Data set of late Pleistocene palaeoenvironmental proxy indicators in Taklimakan Desert (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009165.</w:t>
+        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠晚更新世古环境代用指标数据集（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009165.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>