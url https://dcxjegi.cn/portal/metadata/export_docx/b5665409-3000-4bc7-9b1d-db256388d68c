--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019-2021年塔吉克斯坦生态样方生物要素观测数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集记录了2019年塔吉克斯坦、Lucholb、Tabakchi和Ziddi四个草地生态样方的植被物种丰富度、高度、盖度、地上生物量、物候等生物要素野外观测数据。 Blakhi样方建于2019年6月，属于荒漠草地生态系统。Luchob样方建于2018年6月，属于山地草甸生态系统。Tabakchi样方建于2019年6月，属于荒漠草地生态系统。Ziddi样方建于2019年6月，属于荒漠草地生态系统。 生态样地设计规格为100 m × 100 m，在每处样地里以间隔1m, 4行5列均匀划分3*3m的记录样地，在记录样地内设置的1 m × 1 m小样方内进行物种丰富度、高度、盖度、物候的调查记录。调查结束后收获小样方内植物地上部分，称其鲜重，然后带回实验室称干重。每年于生长期始末5月-8月观测两次。2021年在样地内安装Campbell CCFC物候相机等观测设备，获取植被物候数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018-2019年中国科学院新疆生态与地理研究所联合塔吉克斯坦科学院在塔吉克斯坦共建布设Lucholb、Blakhi、Tabakchi和Ziddi四处生态样地，数据来源于野外生态样方监测调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据采集过程： 生态样方统一设计规格为100 m × 100 m，建立围栏，在围栏内每间隔1m划分1个3m×3m的样地，共4行×3列12个样地，随机分配成4个重复组，在每个样地里随机选1m×1m的范围做样方调查取样。 对照组、N30、P30、N30P30、N90P30，分别对应不施肥、施氮肥3克/m2，施磷肥3克、是氮肥3克磷肥3克、施氮肥9克磷肥3克，观测记录不同的施肥量情况下的植被长势。 物种丰富度数据采集与记录：在1m×1m的小样方内，记录全部植物物种的数量，单位以个数记。 地上生物量数据采集与记录：在1m×1m的小样方内，距地面根部1cm的地方，把所有的植物齐根剪掉，现场称量所有植物的重量，得到鲜草重量，单位以克/m2记；然后把剪下来的植物带回实验室用烘干箱，调至65℃烘干5个小时，取出放凉称重，得到干草重量，单位以克/m2记。 2021年在样地内安装Campbell CCFC物候相机等观测设备，获取植被物候数据。 所有的数据采集均是以5个分组4个重复进行操作。监测指标监测频度如下表所示： 监测指标 监测频度 监测时间 植被覆盖度 1次/年 整个生长季 物种组成 1次/年 生长旺盛期 高度 1次/年 生长旺盛期 初级生产力 1次/年 生长旺盛期 物候 1次/周 整个生长季</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集加工处理记录依据《全国生态状况调查评估技术规范——草地生态系统野外观测》（HJ 1168-2021）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/06/15-2019/06/15</w:t>
+        <w:t xml:space="preserve">collect time:2019/06/15-2019/06/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦Lucholb、Blakhi、Tabakchi和Ziddi四处生态样地 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">115.6 KiB</w:t>
+        <w:t xml:space="preserve">data size:115.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物量,  丰度,  盖度, 高度,  物候</w:t>
+        <w:t xml:space="preserve">Theme:biomass, abundance, coverage, height, phenological</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">范连连,  李耀明 </w:t>
+        <w:t xml:space="preserve">contributors:fan lian lian,  li yao ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fan lian lian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">范连连,李耀明. 2019-2021年塔吉克斯坦生态样方生物要素观测数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00303.</w:t>
+        <w:t xml:space="preserve">fan lian lian, li yao ming. 2019-2021 Biological element observation data set of Tajikistan ecological sample in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00303.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>