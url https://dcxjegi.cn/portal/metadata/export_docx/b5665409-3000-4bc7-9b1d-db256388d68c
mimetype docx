--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2019-2021年塔吉克斯坦生态样方生物要素观测数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集记录了2019年塔吉克斯坦、Lucholb、Tabakchi和Ziddi四个草地生态样方的植被物种丰富度、高度、盖度、地上生物量、物候等生物要素野外观测数据。 Blakhi样方建于2019年6月，属于荒漠草地生态系统。Luchob样方建于2018年6月，属于山地草甸生态系统。Tabakchi样方建于2019年6月，属于荒漠草地生态系统。Ziddi样方建于2019年6月，属于荒漠草地生态系统。 生态样地设计规格为100 m × 100 m，在每处样地里以间隔1m, 4行5列均匀划分3*3m的记录样地，在记录样地内设置的1 m × 1 m小样方内进行物种丰富度、高度、盖度、物候的调查记录。调查结束后收获小样方内植物地上部分，称其鲜重，然后带回实验室称干重。每年于生长期始末5月-8月观测两次。2021年在样地内安装Campbell CCFC物候相机等观测设备，获取植被物候数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2018-2019年中国科学院新疆生态与地理研究所联合塔吉克斯坦科学院在塔吉克斯坦共建布设Lucholb、Blakhi、Tabakchi和Ziddi四处生态样地，数据来源于野外生态样方监测调查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据采集过程： 生态样方统一设计规格为100 m × 100 m，建立围栏，在围栏内每间隔1m划分1个3m×3m的样地，共4行×3列12个样地，随机分配成4个重复组，在每个样地里随机选1m×1m的范围做样方调查取样。 对照组、N30、P30、N30P30、N90P30，分别对应不施肥、施氮肥3克/m2，施磷肥3克、是氮肥3克磷肥3克、施氮肥9克磷肥3克，观测记录不同的施肥量情况下的植被长势。 物种丰富度数据采集与记录：在1m×1m的小样方内，记录全部植物物种的数量，单位以个数记。 地上生物量数据采集与记录：在1m×1m的小样方内，距地面根部1cm的地方，把所有的植物齐根剪掉，现场称量所有植物的重量，得到鲜草重量，单位以克/m2记；然后把剪下来的植物带回实验室用烘干箱，调至65℃烘干5个小时，取出放凉称重，得到干草重量，单位以克/m2记。 2021年在样地内安装Campbell CCFC物候相机等观测设备，获取植被物候数据。 所有的数据采集均是以5个分组4个重复进行操作。监测指标监测频度如下表所示： 监测指标 监测频度 监测时间 植被覆盖度 1次/年 整个生长季 物种组成 1次/年 生长旺盛期 高度 1次/年 生长旺盛期 初级生产力 1次/年 生长旺盛期 物候 1次/周 整个生长季</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据采集加工处理记录依据《全国生态状况调查评估技术规范——草地生态系统野外观测》（HJ 1168-2021）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2019/06/15-2019/06/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/06/15-2019/06/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦Lucholb、Blakhi、Tabakchi和Ziddi四处生态样地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:115.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">115.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:biomass, abundance, coverage, height, phenological</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 生物量,  丰度,  盖度, 高度,  物候</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fan lian lian,  li yao ming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">范连连,  李耀明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:fan lian lian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">范连连</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fan lian lian, li yao ming. 2019-2021 Biological element observation data set of Tajikistan ecological sample in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00303.</w:t>
+        <w:t xml:space="preserve">范连连,李耀明. 2019-2021年塔吉克斯坦生态样方生物要素观测数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00303.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>