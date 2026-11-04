--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中央费尔干纳土壤及其与灌溉相关的变化</w:t>
+        <w:t xml:space="preserve">Central Fergana soil and its irrigated changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书全面描述了中央费尔干纳（荒漠地带）的土壤覆盖特征，首次系统阐述了该地区灌溉土壤的状况，提供了全量化学分析、电子显微镜分析和热分析的研究结果，并就中央费尔干纳生荒地的农业开发提出了建议。本书面向土壤学家、土壤改良专家和农学家。含表格42幅，插图14幅，参考文献159条。</w:t>
+        <w:t xml:space="preserve">This book comprehensively describes the soil cover characteristics of Central Fergana (desert zone), systematically describes the condition of irrigated soil in the area for the first time, provides research results of full chemical analysis, electron microscope analysis and thermal analysis, and provides suggestions on the agricultural development of the Central Fergana raw wasteland. This book is intended for soil scientists, soil improvement experts and agronomists. It contains 42 tables, 14 illustrations and 159 references. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А.马克苏多夫（А. Максудов） 出版社：Издательство «ФАН» Узбекской ССР 出版地：塔什干 出版年：1979年 页数：119页 语种：俄文 馆藏条形码：XJLAS RU 70019458 分类号：УДК 626.8:631.4(535.1)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А. Maksudov (А.Максудов） Published by: 丨 зда т ельс тво « АН» Узбе к с к ой С СР Published: Tashkent Publication year: 1979 Pages: 119 pages Language: Russian Collection barcode: XJLAS RU 70019458 Classification No.: У п б 626.8:631.4(535.1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中央费尔干纳土壤及其与灌溉相关的变化》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Central Fergana Soil and Its Irrigation-Related Changes" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中央费尔干纳土壤及其与灌溉相关的变化》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中央费尔干纳土壤及其与灌溉相关的变化》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Central Fergana Soil and Its Irrigation-Related Changes" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Central Fergana Soil and Its Irrigation-Related Changes" was unchanged and deleted. The data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Uzbek Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">19.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:19.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 灌溉, 土壤</w:t>
+        <w:t xml:space="preserve">Theme:Irrigation, Soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Uzbek Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中央费尔干纳土壤及其与灌溉相关的变化. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01779.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Central Fergana soil and its irrigated changes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01779.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>