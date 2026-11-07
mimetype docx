--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,878 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1911-2018年咸海水文要素观测数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含1911年至2018年咸海 、北海、西海、南海的年平均水位、年平均水面面积（千平方公里）、年平均体积（立方千米）3个水文特征值，以及各时间段咸海水位、水面积、水体体积动态图，图中按照不同时间段分北咸海和总咸海，总咸海又分为西部和东部。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据资料来源: Project INTAS-0511 REBASOWS / SIC ICWC（Scientific-Information Center Interstate Commission for Water Coordination of Central Asia (SIC ICWC)中亚国家间水资源协调委员会科学信息中心）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:303.4 KiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水位,  水面积,  水文, 咸海</w:t>
+        <w:t xml:space="preserve">Theme:water level, water area, hydrological, Aral Sea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1911-2018</w:t>
+        <w:t xml:space="preserve">Time:1911-2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -996,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1079,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1167,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1254,775 +948,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁   </w:t>
+        <w:t xml:space="preserve">author:liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 1911-2018年咸海水文要素观测数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">liu tie. 1911-2018 Observation data of hydrological elements in the Aral Sea in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>