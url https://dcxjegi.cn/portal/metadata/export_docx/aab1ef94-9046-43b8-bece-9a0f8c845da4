--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第12卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为3部分。第一部分探讨珍稀及濒危植物物种，记录了哈萨克斯坦北部及天山地区的 22 种特有植物（如Merendera robusta、Colchicum kesselringii），分析其地理分布与威胁因素，强调阿克苏区自然保护区对植物保护的重要性。首次报道了土库曼植物园引种的137种木本植物（如刺槐、沙棘）的根系形态与抗旱生理指标，发现水平根系扩展是主要适应策略。第二部分研究真菌与植物互作关系，描述了新发现的真菌物种在干旱区植物根系的定殖规律，揭示菌根共生可提升植物对磷和水分的吸收效率。同时，分析了不同 pH 环境对小麦叶斑病菌（Helminthosporium sativum）和链格孢菌（Alternaria tenuis）形态变异的影响，发现酸性条件下真菌孢子萌发率提高 30%。第三部分涉及植物系统分类学，修订了葱属（Allium）、黄芪属（Astragalus）等类群的分类地位，确认了Silene tianschanica等新种的分类有效性。通过染色体分析（如Picea schrenkiana的核型特征），探讨了中亚山地植物的遗传多样性与地理隔离的关系，提出基于分子标记的种群鉴别方法。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：М. С. Байтенов 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1982年 页数：130页 语种：俄语 分类号：UDC 581.9(476)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第12卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第12卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:5.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物分类,  干旱区真菌生态, 植物多样性</w:t>
+        <w:t xml:space="preserve">Theme:plant classification, Fungal ecology in arid areas, plant diversity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982</w:t>
+        <w:t xml:space="preserve">Time:1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第12卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00965.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 12. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>