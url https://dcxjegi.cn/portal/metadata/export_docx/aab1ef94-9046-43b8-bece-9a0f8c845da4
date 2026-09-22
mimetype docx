--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第12卷</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本专著可分为3部分。第一部分探讨珍稀及濒危植物物种，记录了哈萨克斯坦北部及天山地区的 22 种特有植物（如Merendera robusta、Colchicum kesselringii），分析其地理分布与威胁因素，强调阿克苏区自然保护区对植物保护的重要性。首次报道了土库曼植物园引种的137种木本植物（如刺槐、沙棘）的根系形态与抗旱生理指标，发现水平根系扩展是主要适应策略。第二部分研究真菌与植物互作关系，描述了新发现的真菌物种在干旱区植物根系的定殖规律，揭示菌根共生可提升植物对磷和水分的吸收效率。同时，分析了不同 pH 环境对小麦叶斑病菌（Helminthosporium sativum）和链格孢菌（Alternaria tenuis）形态变异的影响，发现酸性条件下真菌孢子萌发率提高 30%。第三部分涉及植物系统分类学，修订了葱属（Allium）、黄芪属（Astragalus）等类群的分类地位，确认了Silene tianschanica等新种的分类有效性。通过染色体分析（如Picea schrenkiana的核型特征），探讨了中亚山地植物的遗传多样性与地理隔离的关系，提出基于分子标记的种群鉴别方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：М. С. Байтенов 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1982年 页数：130页 语种：俄语 分类号：UDC 581.9(476)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第12卷》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第12卷》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:5.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:plant classification, Fungal ecology in arid areas, plant diversity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 植物分类,  干旱区真菌生态, 植物多样性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Botany </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1982</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 12. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00965.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第12卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>