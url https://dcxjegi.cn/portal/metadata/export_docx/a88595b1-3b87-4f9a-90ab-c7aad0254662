--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -2,947 +2,656 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊犁州航空影像数据集（1962年）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Ili Prefecture Aerial Image Data Set (1962)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t>Category:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
-      </w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">航空遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集覆盖伊犁哈萨克自治州（80°09'–91°01'，40°14'–49°10'），共172个分幅影像文件，tif格式。影像空间分辨率2米，单波段</w:t>
+        <w:t xml:space="preserve">This dataset covers Yili Kazakh Autonomous Prefecture (80° 09'-91° 01', 40° 14'-49° 10'), with a total of 172 segmented image files in tif format. Image spatial resolution 2 meters, single band </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于航空影像存档</w:t>
+        <w:t xml:space="preserve">Data from aerial image archives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始影像未经过加工处理</w:t>
+        <w:t xml:space="preserve">Original image has not been processed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆伊犁州 </w:t>
+        <w:t xml:space="preserve">collect place:Yili Prefecture, Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">55.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:55.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1962年,  伊犁哈萨克自治州, 航空影像</w:t>
+        <w:t xml:space="preserve">Theme:1962, Yili Kazakh Autonomous Prefecture, Aerial image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆伊犁州 </w:t>
+        <w:t xml:space="preserve">Place:Yili Prefecture, Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -976,69 +685,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1065,69 +756,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1148,69 +821,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1236,69 +891,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1323,700 +960,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fang hui , yu yao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 伊犁州航空影像数据集（1962年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">fang hui. Ili Prefecture Aerial Image Data Set (1962). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>