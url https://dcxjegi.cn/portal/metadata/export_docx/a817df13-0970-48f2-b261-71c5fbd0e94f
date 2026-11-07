--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠部分区域风沙运动数据集（1960-2021年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,847 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠部分区域风沙运动数据集（1960-2021年）主要包括麻扎塔格山附近风况数据，其中，包括站点的风速，风向及相应的记录时间。该数据计算自ERA5同化数据，每个站点包括543504条记录。三个站点的数据内存大小分别为：麻扎塔格山北侧站点：17.3MB，麻扎塔格山南侧山脚：17.2MB，麻扎塔格山南侧：17.2MB。鉴于数据使用者对原始数据处理方式的不同，为保证数据的原始特征，本数据仅从数据集中提取了日期，U方向的速度分量，V方向的速度分量，由这两个分量计算了每个站点每一小时的风向和风速值，其余并未经过任何加工。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集由ERA5同化数据中10 m高度处的风速数据计算所得，针对10 m高度处的U方向和V方向的速度分量，利用《风沙物理学》一书规定的风速风向计算公式，计算站点每一小时的风速大小和方向。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集是由ERA5同化数据10 m高度处的U方向速度分量和V方向速度分量计算得来。ERA5同化数据给出了每个格点上时间分辨率为1h的速度分量数据。两分量的生产已经经过严格的质量控制，本数据集中的风速和风向数据是严格按照风速风向基础理论公式计算而来，因此其精度和可靠性已得到业内同行的广泛认同。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该数据集是由ERA5同化数据10 m高度处的U方向速度分量和V方向速度分量计算得来。ERA5同化数据给出了每个格点上时间分辨率为1h的速度分量数据。两分量的生产已经经过严格的质量控制，本数据集中的风速和风向数据是严格按照风速风向基础理论公式计算而来，因此其精度和可靠性已得到业内同行的广泛认同。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">51.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:51.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 风沙运动, 风速,  风向</w:t>
+        <w:t xml:space="preserve">Theme:wind-blown sand movement, wind speed, wind direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960-2021</w:t>
+        <w:t xml:space="preserve">Time:1960-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -962,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1051,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1134,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1222,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1309,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠部分区域风沙运动数据集（1960-2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000057.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Data set of sand-sand movement in parts of Taklimakan Desert (1960-2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000057.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>