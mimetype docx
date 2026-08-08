--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年乌兹克克斯坦Nukus灌区农作物种植结构</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2019年乌兹别克斯坦Nukus灌区农作物种植结构10M分辨率矢量数据。数据包含水域、玉米、水稻、小麦、棉花、（园地、葡萄、苹果、苜蓿、桃树）、（林地、桑树）、（弃耕地、休耕地、退耕地、荒地）、（大棚、蔬菜、苜蓿、啤酒花）、盐碱地、荒漠、草地等12大种植结构类别，种植面积信息，以shp矢量格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哨兵数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">种植结构是在GEE平台上利用随机森林算法并结合采集的样本点数据计算得出的，为了区分方便，在计算过程中我们将每一种相似作物类型用一个阿拉伯数字表示，计算完的.tif结果再用分区统计的方式链接到提取的耕地上，在这个过程中，我们把表示作物类型的字段保留下来，即max字段，每个阿拉伯数字对应的作物类型如下表所示：</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Kappa系数80%</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/08-2020/01/07</w:t>
+        <w:t xml:space="preserve">collect time:2019/01/08-2020/01/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦Nukus灌区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">62.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:62.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 陆地表层遥感, 种植结构</w:t>
+        <w:t xml:space="preserve">Theme:Remote sensing of land surface, planting structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Nukus灌区,  乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Nukus Irrigation Area,  Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 43.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 58.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  钱静 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  qian jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁   </w:t>
+        <w:t xml:space="preserve">author:liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,钱静. 2019年乌兹克克斯坦Nukus灌区农作物种植结构. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00282.</w:t>
+        <w:t xml:space="preserve">liu tie, qian jing. Crop planting structure in the Nukus Irrigation Area of Uzkestan in 2019. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00282.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>