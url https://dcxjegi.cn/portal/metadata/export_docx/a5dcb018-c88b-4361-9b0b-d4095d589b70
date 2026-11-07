--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近50年新疆自然灾害专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natural disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含1993年新疆地震烈度分区图和地质灾害分布图、1961-2000年年大风日数分布图、日最大降水量分布图，4个专题图。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆地震裂度分区图和新疆公路主要自然病害分布图，比例尺1:200万，参照乌鲁木齐军区司令部1993年印制的1:100万“新疆地貌交通图”等资料编绘成图；年大风日数分布图（天）和一日最大降水量分布图（mm），比例尺1:500万，气象数据时间1961-2000年。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经高分辨率扫描，后期拼接调色，没有作矢量化处理，未加注原本投影和坐标。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">水平垂直分辨率300dpi。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-None</w:t>
+        <w:t xml:space="preserve">collect time:2012/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">90.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:90.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地震,  大风,  地质灾害</w:t>
+        <w:t xml:space="preserve">Theme:earthquake, strong winds, geological disasters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961 1993 2000</w:t>
+        <w:t xml:space="preserve">Time:1961 1993 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,700 +1068,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 近50年新疆自然灾害专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00465.</w:t>
+        <w:t xml:space="preserve">fang hui. Thematic map of natural disasters in Xinjiang in the past 50 years. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00465.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>