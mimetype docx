--- v0 (2026-09-04)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">膜生物化学：细胞膜受体</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Membrane biochemistry: cell membrane receptors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Membrane biochemistry: cell membrane receptors</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02019</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">细胞受体问题是生物膜科学的基本问题之一。这些至关重要的膜蛋白仅在近年才得以深入研究，但在短期内已积累了丰富的实验资料，对其研究对于理解生物膜的功能作用乃至整个细胞生物学至关重要。 本书首次系统阐述了关于细胞受体的基础知识：其结构组成、功能重要结构域的特点、细胞受体的分子遗传学、生物合成与分解代谢。书中重点探讨了细胞受体在调控生化过程中的功能作用，包括代谢物向细胞内的转运、细胞增殖、基因表达、以及以“反馈”方式调控蛋白质生物合成等。上述问题作为组成部分，已被纳入大学及医学院医学生物学系的生物化学与生物物理学教学计划，或作为独立课程——膜生物化学。 细胞受体问题涉及面极广；它几乎触及细胞与分子生物学的所有关键方面。其中一系列问题的研究深度尚不充分，而某些已阐明的观点也未必能归入经典定论之列。实验数据的快速积累给得出最终结论带来了困难，同时也为构建假说开辟了空间。作者认为其中最有前景的假说已在书中有所体现。对它们的批判性分析将使读者能够积极构建自己对于膜过程生物化学这一重要领域的见解。</w:t>
+        <w:t xml:space="preserve">The study of cellular receptors is one of the fundamental issues in membrane biology. These vitally important membrane proteins have only recently become the subject of intensive investigation; however, a wealth of experimental data has already been accumulated within a relatively short period. Research on cellular receptors is essential for understanding the functions of biological membranes and, more broadly, the principles of cell biology as a whole. This book provides, for the first time, a systematic exposition of the fundamental knowledge concerning cellular receptors, including their structural organization, the characteristics of functionally important domains, the molecular genetics of cellular receptors, as well as their biosynthesis and catabolism. Particular attention is devoted to the functional roles of cellular receptors in regulating biochemical processes, including the transport of metabolites into cells, cell proliferation, gene expression, and the regulation of protein biosynthesis through feedback mechanisms. These topics have become integral components of biochemistry and biophysics curricula in university and medical-school departments of medical biology, or are taught as part of an independent course entitled Membrane Biochemistry. The field of cellular receptor research encompasses an exceptionally broad range of issues, touching upon virtually every major aspect of cell and molecular biology. Many questions within this field remain insufficiently studied, while some established concepts can hardly be regarded as definitive conclusions. The rapid accumulation of experimental data makes it difficult to arrive at final judgments, yet at the same time creates opportunities for the development of new hypotheses. The author believes that the most promising of these hypotheses are reflected in this book. Their critical analysis will enable readers to develop their own informed perspectives on this important area of membrane-process biochemistry. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：A. Я. 库尔伯特 (Кульберт) 出版社： «Высшая школа» 出版地：1966年 出版年：莫斯科 页数：104页 语种：俄文 分类号：УДК 577.1 馆藏条形码：XJLAS RU 70001986</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): A.Я. Kurbert (Кульберт) Publishing House: « А ыс лая кол а» Place of publication: 1966 Publication year: Moscow Pages: 104 pages Language: Russian Classification No.: У п б 577.1 Collection barcode: XJLAS RU 70001986</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《膜生物化学：细胞膜受体》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Membrane Biochemistry: Cell Membrane Receptors" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《膜生物化学：细胞膜受体》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《膜生物化学：细胞膜受体》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Membrane Biochemistry: Cell Membrane Receptor" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Membrane Biochemistry: Cell Membrane Receptor" was unchanged and deleted. The data information of the data is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">238.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:238.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">受体变构调节,  生物合成途径</w:t>
+        <w:t xml:space="preserve">Theme:Biosynthetic pathway, Receptor allosteric regulation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">细胞生物学 </w:t>
+        <w:t xml:space="preserve">Subject:Cell biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1966</w:t>
+        <w:t xml:space="preserve">Time:1966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 膜生物化学：细胞膜受体. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02019.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Membrane biochemistry: cell membrane receptors. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>