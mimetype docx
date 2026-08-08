--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1977-2017年咸海湖滨30米归一化植被指数数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陆地卫星</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landsat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为1977年、1987年、1997年、2007年2017年咸海湖滨每年6月-10月的NDVI栅格数据，投影采用UTM投影， WGS-8坐标系，空间分辨率为30m和60m，时间分辨率为月。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始遥感数据主要来源于美国地质调查局（United States Geological Survey，USGS）Landsat卫星遥感影像。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">运用ENVI 5.3 Toolbox中的NDVI工具对研究区的影像进行波段计算，公式：NDVI=(NIR-R)/(NIR+R)，其中NIR为近红外波段，R为红光波段。在NDVI工具中选择计算的波段并输出结果，最终得到缓冲区范围内各月的NDVI值。 运用最大值合成法(Maximum Value Composite, MVC)公式： MaxNDVI_i=Max(NDVI_1,NDVI_2,NDVI_3,NDVI_4)，式中: MaxNDVI_i 表示月度NDVI最大值; i为月份，取值为5-10; 〖NDVI〗_1-〖NDVI〗_4分别表示相应月份内原始影像预处理后的NDVI值。获得研究区内当年生长季的NDVI值，并计算单位距离内的NDVI均值，利用ArcGIS10.2.2中的栅格计算器计算生长季各月NDVI的均值。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">1977年的影像为Landsat1-5多光谱扫描仪(MSS)一级数据产品，其空间分辨率大小为60m，时间分辨率为18d。1987、1997、2007年的影像为来自Landsat4和Landsat5专题制图仪(TM)的一级光谱数据产品，空间分辨率为30m，时间分辨率为16d。2017年的影像为来自andsat8 OLI(操作陆地成像仪)和TIRS(热红外传感器)的一级多光谱数据产品，空间分辨率大小为30m，时间分辨率为16d。加工后数据精度空间分辨率同原始数据，时间分辨率为月和年。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1977/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1977/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:10.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> UTM </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">归一化植被指数,  NDVI</w:t>
+        <w:t xml:space="preserve">Theme:Normalized Difference Vegetation Index, NDVI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1977 1987 1997 2007 2017</w:t>
+        <w:t xml:space="preserve">Time:1977 1987 1997 2007 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉力力·阿不都外力,  黄粤,  郑新军,  罗毅,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:ji li li · a bu du wai li,  huang yue,  zheng xin jun,  luo yi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑新军  ,  崔梦琪   </w:t>
+        <w:t xml:space="preserve">author:zheng xin jun ,  cui mengqi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉力力·阿不都外力,黄粤,郑新军,罗毅,刘铁. 1977-2017年咸海湖滨30米归一化植被指数数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00118.</w:t>
+        <w:t xml:space="preserve">ji li li · a bu du wai li, huang yue, zheng xin jun, luo yi, liu tie. 1977-2017 Data set of normalized vegetation index on the 30-meter shore of the Aral Sea Lake in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00118.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>