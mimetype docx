--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1977-2017年咸海湖滨30米归一化植被指数数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Landsat</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆地卫星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据为1977年、1987年、1997年、2007年2017年咸海湖滨每年6月-10月的NDVI栅格数据，投影采用UTM投影， WGS-8坐标系，空间分辨率为30m和60m，时间分辨率为月。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始遥感数据主要来源于美国地质调查局（United States Geological Survey，USGS）Landsat卫星遥感影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">运用ENVI 5.3 Toolbox中的NDVI工具对研究区的影像进行波段计算，公式：NDVI=(NIR-R)/(NIR+R)，其中NIR为近红外波段，R为红光波段。在NDVI工具中选择计算的波段并输出结果，最终得到缓冲区范围内各月的NDVI值。 运用最大值合成法(Maximum Value Composite, MVC)公式： MaxNDVI_i=Max(NDVI_1,NDVI_2,NDVI_3,NDVI_4)，式中: MaxNDVI_i 表示月度NDVI最大值; i为月份，取值为5-10; 〖NDVI〗_1-〖NDVI〗_4分别表示相应月份内原始影像预处理后的NDVI值。获得研究区内当年生长季的NDVI值，并计算单位距离内的NDVI均值，利用ArcGIS10.2.2中的栅格计算器计算生长季各月NDVI的均值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1977年的影像为Landsat1-5多光谱扫描仪(MSS)一级数据产品，其空间分辨率大小为60m，时间分辨率为18d。1987、1997、2007年的影像为来自Landsat4和Landsat5专题制图仪(TM)的一级光谱数据产品，空间分辨率为30m，时间分辨率为16d。2017年的影像为来自andsat8 OLI(操作陆地成像仪)和TIRS(热红外传感器)的一级多光谱数据产品，空间分辨率大小为30m，时间分辨率为16d。加工后数据精度空间分辨率同原始数据，时间分辨率为月和年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1977/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1977/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:10.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30米，60米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月，年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UTM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Normalized Difference Vegetation Index, NDVI</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">归一化植被指数,  NDVI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1977 1987 1997 2007 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1977 1987 1997 2007 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aral Sea </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ji li li · a bu du wai li,  huang yue,  zheng xin jun,  luo yi,  liu tie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉力力·阿不都外力,  黄粤,  郑新军,  罗毅,  刘铁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:zheng xin jun ,  cui mengqi  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郑新军  ,  崔梦琪   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ji li li · a bu du wai li, huang yue, zheng xin jun, luo yi, liu tie. 1977-2017 Data set of normalized vegetation index on the 30-meter shore of the Aral Sea Lake in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00118.</w:t>
+        <w:t xml:space="preserve">吉力力·阿不都外力,黄粤,郑新军,罗毅,刘铁. 1977-2017年咸海湖滨30米归一化植被指数数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00118.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>